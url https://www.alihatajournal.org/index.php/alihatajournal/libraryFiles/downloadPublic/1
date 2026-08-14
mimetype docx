--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -1,3455 +1,3172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39327198" w14:textId="72E59701" w:rsidR="0003589C" w:rsidRPr="00F57786" w:rsidRDefault="007F32BE" w:rsidP="007F32BE">
+    <w:p w14:paraId="39327198" w14:textId="1D3E80DD" w:rsidR="0003589C" w:rsidRPr="00AB7B15" w:rsidRDefault="00AB7B15" w:rsidP="007F32BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2378"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:rFonts w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747218">
+      <w:r w:rsidRPr="00AB7B15">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="340D977F" wp14:editId="4007438C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="340D977F" wp14:editId="2B6599AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5669280</wp:posOffset>
+                  <wp:posOffset>5486400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>70485</wp:posOffset>
+                  <wp:posOffset>43815</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1234440" cy="1615440"/>
-[...1 lines deleted...]
-                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:extent cx="1032510" cy="1668780"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="26670"/>
+                <wp:wrapTopAndBottom/>
                 <wp:docPr id="307" name="مربع نص 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1234440" cy="1615440"/>
+                          <a:ext cx="1032510" cy="1668780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:gradFill flip="none" rotWithShape="1">
+                          <a:gsLst>
+                            <a:gs pos="0">
+                              <a:srgbClr val="FFFFFF">
+                                <a:shade val="30000"/>
+                                <a:satMod val="115000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                            <a:gs pos="50000">
+                              <a:srgbClr val="FFFFFF">
+                                <a:shade val="67500"/>
+                                <a:satMod val="115000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                            <a:gs pos="100000">
+                              <a:srgbClr val="FFFFFF">
+                                <a:shade val="100000"/>
+                                <a:satMod val="115000"/>
+                              </a:srgbClr>
+                            </a:gs>
+                          </a:gsLst>
+                          <a:lin ang="16200000" scaled="1"/>
+                          <a:tileRect/>
+                        </a:gradFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="accent1">
                               <a:lumMod val="75000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="46A57E43" w14:textId="10827E09" w:rsidR="00606F36" w:rsidRDefault="00606F36" w:rsidP="0003589C">
+                          <w:p w14:paraId="46A57E43" w14:textId="10827E09" w:rsidR="00606F36" w:rsidRPr="00AB7B15" w:rsidRDefault="00606F36" w:rsidP="0003589C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00AB7B15">
                               <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>IMJRHS</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="568E17AE" w14:textId="4F3EC2FA" w:rsidR="00606F36" w:rsidRPr="00747218" w:rsidRDefault="00606F36" w:rsidP="0003589C">
+                          <w:p w14:paraId="568E17AE" w14:textId="4F3EC2FA" w:rsidR="00606F36" w:rsidRPr="00AB7B15" w:rsidRDefault="00606F36" w:rsidP="0003589C">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00AB7B15">
                               <w:rPr>
-                                <w:rFonts w:hint="cs"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>مجلة الإحاطة المعرفية للبحوث والدراسات الانسانية</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="340D977F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="مربع نص 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:446.4pt;margin-top:5.55pt;width:97.2pt;height:127.2pt;flip:x;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeJYHoLQIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XhIo7CUirLZsaStt&#10;L9K2H+A4DrFqe1zbkLBf37ETWGjfqvJgeZjxmTlnZrK867Uie+G8BFPS6SSnRBgOtTTbkv74vnlz&#10;Q4kPzNRMgRElPQhP71avXy07W4gZtKBq4QiCGF90tqRtCLbIMs9boZmfgBUGnQ04zQKabpvVjnWI&#10;rlU2y/OrrANXWwdceI//PgxOukr4TSN4+No0XgSiSoq1hXS6dFbxzFZLVmwds63kYxnsH6rQTBpM&#10;eoJ6YIGRnZN/QWnJHXhowoSDzqBpJBeJA7KZ5n+weWqZFYkLiuPtSSb//2D5l/2T/eZI6N9Bjw1M&#10;JLx9BP7TEwPrlpmtuHcOulawGhNPo2RZZ30xPo1S+8JHkKr7DDU2me0CJKC+cZo0StqPR2hkTDAP&#10;tuJwkl/0gfCYfPZ2Pp+ji6NvejVdRCNmY0UEivJa58MHAZrES0kd9jclYvtHH4bQY0gM96BkvZFK&#10;JcNtq7VyZM9wFjbpN6JfhClDupLeLmaLQYsLiDiW4gTCOBcmDJqpnUbyA/j1Is+PladJjk8Sj4tM&#10;WgacfSV1SW/wwfCEFVHo96ZOkxmYVMMdRVBmVD6KPcge+qrHwNiBCuoD9sDBMOO4k3hpwT1T0uF8&#10;l9T/2jEnKFGfDPbxdpqkDsmYL65nqLs791TnHmY4QpU0UDJc1yEtUdTVwD32u5FJ/5dKxlpxbhPz&#10;ccfiYpzbKerlS7D6DQAA//8DAFBLAwQUAAYACAAAACEAbgtJz98AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1EinFDXEqFIlbD7SUuxsvSSBep7Hbhr9ne4LjaEYzb8r1&#10;7AZxxin0njSkiwQEUuNtT62G/fvrowIRoiFrBk+o4QcDrKvbm9IU1l9oi+ddbAWXUCiMhi7GsZAy&#10;NB06ExZ+RGLv00/ORJZTK+1kLlzuBpklyVI60xMvdGbEusPme3dyGsZ6u39YfSi7qY9fs5f55vjW&#10;KK3v7+aXZxAR5/gXhis+o0PFTAd/IhvEoEGtMkaPbKQpiGsgUU8ZiIOGbJnnIKtS/v9Q/QIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeJYHoLQIAAFEEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuC0nP3wAAAAsBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" strokecolor="#365f91 [2404]">
+              <v:shape id="مربع نص 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6in;margin-top:3.45pt;width:81.3pt;height:131.4pt;flip:x;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD38w5WngIAANQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v3CAQvVfqf0DcG9ub7GZjxRulSdNW&#10;Sj/UtOqZxdhGxUAZdu3k13cAx1m1lyiqDxYw8GbmzZs5vxh7RfbCgTS6osVRTonQ3NRStxX98f3m&#10;zZoS8EzXTBktKnovgF5sXr86H2wpFqYzqhaOIIiGcrAV7by3ZZYB70TP4MhYodHYGNczj1vXZrVj&#10;A6L3Klvk+SobjKutM1wA4Ol1MtJNxG8awf2XpgHhiaooxubj38X/NvyzzTkrW8dsJ/kUBntBFD2T&#10;Gp3OUNfMM7Jz8h+oXnJnwDT+iJs+M00juYg5YDZF/lc2dx2zIuaC5ICdaYL/B8s/7+/sV0f8+NaM&#10;WMCYBNhbw38B0eaqY7oVl86ZoROsRsdFoCwbLJTT00A1lBBAtsMnU2OR2c6bCDQ2rieNkvbDIzRm&#10;TNAPluJ+pl+MnvDgPD9eLAs0cbQVq9X6dB0LlLEyAAV6rQP/XpiehEVFHdY3OmL7W/AhsKcrUzXq&#10;G6lUjKGiGiVIiTP+p/RdJPcxrBbwfXwBxBpMM09EuHZ7pRzZM5TPTfzSecdqkU6Pc/ySjIB5zD8d&#10;F8VyOseQIMHE8Fo4dBMuPdvV6hSvv9hVEVw929d0O7bHs/PCVGcildQEtRMKiX0aPBPgTIk6UB5h&#10;vVTiGxYwlQ17MJYqsKM0GSp6tlwsE9tGydkWJ4OYi8I4F9on2apdP/MfqHoUz/wkFgAO0Xrpcfwo&#10;2Vd0naKMoQWtv9N1CpNJldaYntKT+IPek/L9uB3xYmiCranvsQ1QYFHhOBZx0Rn3QMmAI6ai8HvH&#10;HEpQfdSosbPi5CTMpLg5WZ4ucOMOLdtDC9McoSrqKfIallc+zrFAmDaX2HKNjFw+RTLFiqMjSS+N&#10;uTCbDvfx1tMw3vwBAAD//wMAUEsDBBQABgAIAAAAIQC48No63wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYI3u2ssaxvzUqogeBDEGuh1m30modm3Ibtp4793e9LjMMPMN8Vm&#10;dr040Rg6zwj3CwWCuPa24wah+nq9W4EI0bA1vWdC+KEAm/L6qjC59Wf+pNMuNiKVcMgNQhvjkEsZ&#10;6pacCQs/ECfv24/OxCTHRtrRnFO562WmlJbOdJwWWjPQS0v1cTc5hP79WWq3X8rpzW+Pqqoe1IfZ&#10;I97ezNsnEJHm+BeGC35ChzIxHfzENogeYaWX6UtE0GsQF19lWoM4IGR6/QiyLOT/C+UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPfzDlaeAgAA1AUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALjw2jrfAAAACgEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" fillcolor="#959595" strokecolor="#365f91 [2404]">
+                <v:fill rotate="t" angle="180" colors="0 #959595;.5 #d6d6d6;1 white" focus="100%" type="gradient"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="46A57E43" w14:textId="10827E09" w:rsidR="00606F36" w:rsidRDefault="00606F36" w:rsidP="0003589C">
+                    <w:p w14:paraId="46A57E43" w14:textId="10827E09" w:rsidR="00606F36" w:rsidRPr="00AB7B15" w:rsidRDefault="00606F36" w:rsidP="0003589C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00AB7B15">
                         <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>IMJRHS</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="568E17AE" w14:textId="4F3EC2FA" w:rsidR="00606F36" w:rsidRPr="00747218" w:rsidRDefault="00606F36" w:rsidP="0003589C">
+                    <w:p w14:paraId="568E17AE" w14:textId="4F3EC2FA" w:rsidR="00606F36" w:rsidRPr="00AB7B15" w:rsidRDefault="00606F36" w:rsidP="0003589C">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00AB7B15">
                         <w:rPr>
-                          <w:rFonts w:hint="cs"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                         <w:t>مجلة الإحاطة المعرفية للبحوث والدراسات الانسانية</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AB7B15">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="majorBidi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6699AC83" wp14:editId="4C5FE031">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6699AC83" wp14:editId="2CB6F305">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-2383790</wp:posOffset>
+              <wp:posOffset>-1926590</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>154305</wp:posOffset>
+              <wp:posOffset>155575</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="9022080" cy="1373505"/>
+            <wp:extent cx="9022080" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapTight>
+            <wp:wrapTopAndBottom/>
             <wp:docPr id="14" name="صورة 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="صورة 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9022080" cy="1373505"/>
+                      <a:ext cx="9022080" cy="1295400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A3C3F1" w14:textId="23C009E9" w:rsidR="00566674" w:rsidRPr="00614487" w:rsidRDefault="00A86CE7" w:rsidP="00614487">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7E71EE50" w14:textId="73D067B9" w:rsidR="00850DC5" w:rsidRDefault="00566674" w:rsidP="00850DC5">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7B15">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان البحث باللغة العربية:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FB6E0D" w14:textId="6804DC1F" w:rsidR="00850DC5" w:rsidRPr="00850DC5" w:rsidRDefault="00850DC5" w:rsidP="00850DC5">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0046519E">
+      <w:r w:rsidRPr="00AB7B15">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...962 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449C23DE" wp14:editId="424D6695">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449C23DE" wp14:editId="0071ABCB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3444240</wp:posOffset>
+                  <wp:posOffset>3600450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>720090</wp:posOffset>
+                  <wp:posOffset>459105</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3337560" cy="1143000"/>
-[...9 lines deleted...]
-                </wp:wrapTight>
+                <wp:extent cx="2768600" cy="2438400"/>
+                <wp:effectExtent l="57150" t="38100" r="69850" b="95250"/>
+                <wp:wrapTopAndBottom/>
                 <wp:docPr id="6" name="مربع نص 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3337560" cy="1143000"/>
+                          <a:ext cx="2768600" cy="2438400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...6 lines deleted...]
-                          <a:miter lim="800000"/>
+                        <a:ln>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="12D397CE" w14:textId="3E68DB8D" w:rsidR="00566674" w:rsidRPr="0028785F" w:rsidRDefault="00566674" w:rsidP="00566674">
+                          <w:p w14:paraId="2A1D32D8" w14:textId="77777777" w:rsidR="00AB7B15" w:rsidRPr="000E2951" w:rsidRDefault="00AB7B15" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0028785F">
+                            <w:r w:rsidRPr="000E2951">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>معلومات المؤلفين</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12D397CE" w14:textId="2983388D" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E2951">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t xml:space="preserve">اسم الباحث الاول:  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A73631F" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="0028785F" w:rsidRDefault="00566674" w:rsidP="00566674">
+                          <w:p w14:paraId="5A73631F" w14:textId="2284A0F9" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="009B7627" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0028785F">
+                            <w:r w:rsidRPr="000E2951">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                              <w:t>مكان العمل:</w:t>
+                              <w:t>الانتماء الوظيفي</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00566674" w:rsidRPr="000E2951">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="17AE7953" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="0028785F" w:rsidRDefault="00566674" w:rsidP="00566674">
+                          <w:p w14:paraId="17AE7953" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0028785F">
+                            <w:r w:rsidRPr="000E2951">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>البريد الالكتروني:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1B712F8F" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="0028785F" w:rsidRDefault="00566674" w:rsidP="00566674">
+                          <w:p w14:paraId="4DF54F26" w14:textId="77777777" w:rsidR="009B7627" w:rsidRPr="000E2951" w:rsidRDefault="009B7627" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0028785F">
+                          </w:p>
+                          <w:p w14:paraId="1B712F8F" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E2951">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>اسم الباحث الثاني:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="603A4296" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="0028785F" w:rsidRDefault="00566674" w:rsidP="00566674">
+                          <w:p w14:paraId="603A4296" w14:textId="0E341184" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00FC790E" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0028785F">
+                            <w:r w:rsidRPr="000E2951">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                              <w:t>مكان العمل:</w:t>
+                              <w:t>الانتماء الوظيفي</w:t>
                             </w:r>
-                          </w:p>
-[...2 lines deleted...]
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:r w:rsidR="00566674" w:rsidRPr="000E2951">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="0028785F">
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="048B5CCC" w14:textId="37953D66" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E2951">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                               <w:t>البريد الالكتروني:</w:t>
                             </w:r>
                           </w:p>
-                        </w:txbxContent>
-[...344 lines deleted...]
-                          <w:p w14:paraId="3330A5E4" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="00F100A7" w:rsidRDefault="00F100A7" w:rsidP="0003589C">
+                          <w:p w14:paraId="0DAEA1ED" w14:textId="77777777" w:rsidR="00FC790E" w:rsidRPr="000E2951" w:rsidRDefault="00FC790E" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="right"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="C00000"/>
-[...193 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:rtl/>
                                 <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4FFEE1D4" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-1.8pt;margin-top:35.85pt;width:258pt;height:102.6pt;flip:x;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGh+WrGgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO0zAQhu+ReAfL9zTpcXejpqulSwFp&#10;OUgLD+A4TmPheMzYbbI8PWO3tNUCN4hcWLZn8s/MN+Pl7dAZtlfoNdiSj0c5Z8pKqLXdlvzrl82r&#10;a858ELYWBqwq+ZPy/Hb18sWyd4WaQAumVshIxPqidyVvQ3BFlnnZqk74EThlydgAdiLQEbdZjaIn&#10;9c5kkzxfZD1g7RCk8p5u7w9Gvkr6TaNk+NQ0XgVmSk65hbRiWqu4ZqulKLYoXKvlMQ3xD1l0QlsK&#10;epK6F0GwHerfpDotETw0YSShy6BptFSpBqpmnD+r5rEVTqVaCI53J0z+/8nKj/tH9xlZGF7DQA1M&#10;RXj3APKbZxbWrbBbdYcIfatETYHHEVnWO18cf42ofeGjSNV/gJqaLHYBktDQYMcao927X9JUMaM4&#10;1IqnE341BCbpcjq5WixyMkmyjaf5NJ+kBmWiiEIRr0Mf3iroWNyUHKm/KZDYP/gQEzu7RHcPRtcb&#10;bUw64LZaG2R7QbOwSV+q5Zmbsawv+c18Mj+w+KtEnr4/SXQ60FAb3ZX8+uQkikjwja3TyAWhzWFP&#10;KRt7RBopHniGoRqYrku+iAEi4QrqJ2KMcJhhenO0aQF/cNbT/Jbcf98JVJyZ95b6dDOezeLAp8Ns&#10;fkUoGV5aqkuLsJKkSh44O2zXIT2SyM3CHfWz0YnvOZNjyjSXCfvxDcXBvzwnr/NLX/0EAAD//wMA&#10;UEsDBBQABgAIAAAAIQADkY/+4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D&#10;9ZDYWidpm5AQp0JIKUsYKAXW19jEEfFzFLtt+PeYCcbTne6+K7ezGdhZTa63JCBeRsAUtVb21Ak4&#10;vNaLO2DOI0kcLCkB38rBtrq+KrGQ9kIv6rz3HQsl5AoUoL0fC85dq5VBt7SjouB92smgD3LquJzw&#10;EsrNwJMoSrnBnsKCxlE9atV+7U9GwJPON2/P9tDw1e6jxqbe5c36XYjbm/nhHphXs/8Lwy9+QIcq&#10;MB3tiaRjg4DFKg1JAVmcAQv+Jk7WwI4CkizNgVcl//+g+gEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCGh+WrGgIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQADkY/+4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+              <v:shape w14:anchorId="449C23DE" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:283.5pt;margin-top:36.15pt;width:218pt;height:192pt;flip:x;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLdb4zNgIAAKwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjxsjQz4hRduhvQ&#10;XbBuH6DIUixUFjVJiZ1+/SjZcYJt6MOwF0EyyUOeQ9Kr667R5CCcV2BKOptMKRGGQ6XMrqQ/vr97&#10;saTEB2YqpsGIkh6Fp9fr589WrS1EDjXoSjiCIMYXrS1pHYItsszzWjTMT8AKg0YJrmEBn26XVY61&#10;iN7oLJ9OF1kLrrIOuPAev972RrpO+FIKHr5I6UUguqRYW0inS+c2ntl6xYqdY7ZWfCiD/UMVDVMG&#10;k45QtywwsnfqD6hGcQceZJhwaDKQUnGROCCb2fQ3Nvc1syJxQXG8HWXy/w+Wfz7c26+OhO4NdNjA&#10;RMLbO+APnhjY1MzsxI1z0NaCVZh4FiXLWuuLITRK7QsfQbbtJ6iwyWwfIAF10jVEamU/nKCRMcE8&#10;2IrjKL/oAuH4Mb9aLBdTNHG05fOXyzk+YjZWRKAor3U+vBfQkHgpqcP+pkTscOdD73pyie7axDNW&#10;/tZUqdWBKd3fETWaE5VY/cAjHLXoQ78JSVR1FiWOpNhoRw4Mh4lxLkzo1YhI6B3DpNJ6DMx7NZ8K&#10;HPxjqEjjOgYPrXgqeIxImcGEMbhRBtzfslcPp5Jl739SoOcdWxm6bYfEh1bHL1uojtheB/364Lrj&#10;pQb3SEmLq1NS/3PPnKBEfzQ4Iq9n83nctfSYv7rK8eEuLdtLCzMcoUoaKOmvm5D2M3IycIOjJFVq&#10;7bmSoWZciTQcw/rGnbt8J6/zT2b9CwAA//8DAFBLAwQUAAYACAAAACEAbAy0Td8AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kjdpk0hxKlQJa4ICkgct/ESB+J1FLtN4Otx&#10;T+U4O6PZN+Vmcp040hBazxrmMwWCuPam5UbD2+vjzS2IEJENdp5Jww8F2FSXFyUWxo/8QsddbEQq&#10;4VCgBhtjX0gZaksOw8z3xMn79IPDmOTQSDPgmMpdJxdK5dJhy+mDxZ62lurv3cFpkDTvl7nE99+n&#10;rc3d18dY3zXPWl9fTQ/3ICJN8RyGE35Chyox7f2BTRCdhlW+TluihvUiA3EKKJWly17DcpVnIKtS&#10;/t9Q/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLdb4zNgIAAKwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsDLRN3wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="#a7bfde [1620]" strokecolor="#4579b8 [3044]">
+                <v:fill color2="#e4ecf5 [500]" rotate="t" angle="180" colors="0 #a3c4ff;22938f #bfd5ff;1 #e5eeff" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3330A5E4" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="00F100A7" w:rsidRDefault="00F100A7" w:rsidP="0003589C">
+                    <w:p w14:paraId="2A1D32D8" w14:textId="77777777" w:rsidR="00AB7B15" w:rsidRPr="000E2951" w:rsidRDefault="00AB7B15" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F100A7">
+                      <w:r w:rsidRPr="000E2951">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Researcher information:</w:t>
+                        <w:t>معلومات المؤلفين</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="43DAE711" w14:textId="683E257A" w:rsidR="0003589C" w:rsidRDefault="0003589C" w:rsidP="0003589C">
+                    <w:p w14:paraId="12D397CE" w14:textId="2983388D" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E21A9B">
+                      <w:r w:rsidRPr="000E2951">
                         <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">اسم الباحث الاول:  </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E21A9B">
+                    </w:p>
+                    <w:p w14:paraId="5A73631F" w14:textId="2284A0F9" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="009B7627" w:rsidP="00992CE4">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-[...22 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000E2951">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Work Aadrees:</w:t>
+                        <w:t>الانتماء الوظيفي</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00566674" w:rsidRPr="000E2951">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="75987398" w14:textId="77777777" w:rsidR="0003589C" w:rsidRPr="00E85701" w:rsidRDefault="0003589C" w:rsidP="0003589C">
+                    <w:p w14:paraId="17AE7953" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000E2951">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Email:</w:t>
+                        <w:t>البريد الالكتروني:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7497972F" w14:textId="77777777" w:rsidR="004F248F" w:rsidRDefault="0003589C" w:rsidP="0003589C">
+                    <w:p w14:paraId="4DF54F26" w14:textId="77777777" w:rsidR="009B7627" w:rsidRPr="000E2951" w:rsidRDefault="009B7627" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E21A9B">
+                    </w:p>
+                    <w:p w14:paraId="1B712F8F" w14:textId="77777777" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-[...35 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00264BD0">
+                      <w:r w:rsidRPr="000E2951">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Work Aadrees:</w:t>
+                        <w:t>اسم الباحث الثاني:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="09BB80F5" w14:textId="77777777" w:rsidR="0003589C" w:rsidRPr="00E85701" w:rsidRDefault="0003589C" w:rsidP="0003589C">
+                    <w:p w14:paraId="603A4296" w14:textId="0E341184" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00FC790E" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="000E2951">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Email:</w:t>
+                        <w:t>الانتماء الوظيفي</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00566674" w:rsidRPr="000E2951">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="794EEB60" w14:textId="77777777" w:rsidR="0003589C" w:rsidRPr="00E85701" w:rsidRDefault="0003589C" w:rsidP="0003589C">
+                    <w:p w14:paraId="048B5CCC" w14:textId="37953D66" w:rsidR="00566674" w:rsidRPr="000E2951" w:rsidRDefault="00566674" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="right"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E2951">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>البريد الالكتروني:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0DAEA1ED" w14:textId="77777777" w:rsidR="00FC790E" w:rsidRPr="000E2951" w:rsidRDefault="00FC790E" w:rsidP="00992CE4">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                           <w:rtl/>
                           <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E85701">
+      <w:r w:rsidRPr="00AB7B15">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cstheme="majorBidi"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:rtl/>
+          <w:lang w:val="ar-IQ" w:bidi="ar-IQ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7246C6EB" wp14:editId="3D7AADF4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21C59CB2" wp14:editId="6BC91B37">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3489960</wp:posOffset>
+                  <wp:posOffset>3562350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>455295</wp:posOffset>
+                  <wp:posOffset>4993005</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3238500" cy="8183880"/>
-[...287 lines deleted...]
-                <wp:docPr id="74033735" name="Text Box 7"/>
+                <wp:extent cx="2806700" cy="1295400"/>
+                <wp:effectExtent l="57150" t="38100" r="69850" b="95250"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1322469972" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3276600" cy="952500"/>
+                          <a:ext cx="2806700" cy="1295400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...6 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4594D350" w14:textId="5A22F496" w:rsidR="002872F5" w:rsidRPr="002872F5" w:rsidRDefault="002872F5" w:rsidP="007A19E0">
+                          <w:p w14:paraId="0272C67B" w14:textId="77777777" w:rsidR="00614487" w:rsidRDefault="00614487" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:bidi w:val="0"/>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="25" w:lineRule="atLeast"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:u w:val="single"/>
+                                <w:rtl/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E2951">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:rtl/>
+                              </w:rPr>
+                              <w:t>معلومات</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E2951">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="22"/>
+                                <w:u w:val="single"/>
+                                <w:rtl/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> البحث</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2FD01FF2" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="000E2951" w:rsidRDefault="00992CE4" w:rsidP="00992CE4">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="25" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002872F5">
+                          </w:p>
+                          <w:p w14:paraId="4F9EAD60" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="00C15F4E" w:rsidRDefault="00992CE4" w:rsidP="00850DC5">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                                <w:u w:val="single"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                              <w:t>Article information:</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C15F4E">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>تاريخ الاستلام:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="488427FE" w14:textId="1633356A" w:rsidR="0028785F" w:rsidRPr="002872F5" w:rsidRDefault="0028785F" w:rsidP="002872F5">
+                          <w:p w14:paraId="156E192A" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="00C15F4E" w:rsidRDefault="00992CE4" w:rsidP="00850DC5">
                             <w:pPr>
-                              <w:bidi w:val="0"/>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002872F5">
+                            <w:r w:rsidRPr="00C15F4E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Received: </w:t>
+                              <w:t>تاريخ النشر:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="10FF27B3" w14:textId="77777777" w:rsidR="0028785F" w:rsidRPr="002872F5" w:rsidRDefault="0028785F" w:rsidP="007A19E0">
+                          <w:p w14:paraId="3BC81934" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="00C15F4E" w:rsidRDefault="00992CE4" w:rsidP="00850DC5">
                             <w:pPr>
-                              <w:bidi w:val="0"/>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002872F5">
+                            <w:r w:rsidRPr="00C15F4E">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                              <w:t>Received in revised form:</w:t>
+                              <w:t>العدد:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="27A2AB23" w14:textId="77777777" w:rsidR="0028785F" w:rsidRPr="002872F5" w:rsidRDefault="0028785F" w:rsidP="007A19E0">
+                          <w:p w14:paraId="78534C04" w14:textId="1D86BBD3" w:rsidR="00614487" w:rsidRPr="00614487" w:rsidRDefault="00614487" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:bidi w:val="0"/>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="25" w:lineRule="atLeast"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...18 lines deleted...]
-                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002872F5">
-[...16 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="64977196" id="Text Box 7" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-1.8pt;margin-top:243.8pt;width:258pt;height:75pt;z-index:-251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu2qRNOwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSboacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0yJ1BP5+OjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;PlPiPNMFU6BFTo/C0fv5xw+zxmRiBCWoQliCINpljclp6b3JksTxUtTMDcAIjU4JtmYet3aXFJY1&#10;iF6rZJSm06QBWxgLXDiHpw+dk84jvpSC+ycpnfBE5RRz83G1cd2GNZnPWLazzJQV79Ng/5BFzSqN&#10;j56hHphnZG+rP6DqiltwIP2AQ52AlBUXsQasZpi+q2ZTMiNiLUiOM2ea3P+D5Y+HjXm2xLdfoMUG&#10;BkIa4zKHh6GeVto6fDFTgn6k8HimTbSecDy8Gd1Opym6OPruJqMJ2giTXG4b6/xXATUJRk4ttiWy&#10;xQ5r57vQU0h4zIGqilWlVNwEKYilsuTAsInKxxwR/E2U0qTJ6fRmkkbgN74Afb6/VYz/6NO7ikI8&#10;pTHnS+3B8u22JVWBVZ142UJxRLosdEpyhq8qhF8z55+ZRekgDTgO/gkXqQBzgt6ipAT762/nIR47&#10;il5KGpRiTt3PPbOCEvVNY6/vhuNx0G7cjCe3I9zYa8/22qP39RKQqCEOnuHRDPFenUxpoX7FqVmE&#10;V9HFNMe3c+pP5tJ3A4JTx8ViEYNQrYb5td4YHqBDYwKtL+0rs6Zvq0dBPMJJtCx7190uNtzUsNh7&#10;kFVsfeC5Y7WnH5UexdNPZRil632Muvw75r8BAAD//wMAUEsDBBQABgAIAAAAIQDG1I3D3QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWqcPQgiZVIAKG1aUqms3dm2L2I5s&#10;Nw1/z7CC3TyO7pxpNpPr2ahissEjLOYFMOW7IK3XCPvP11kFLGXhpeiDVwjfKsGmvb5qRC3DxX+o&#10;cZc1oxCfaoFgch5qzlNnlBNpHgblaXcK0YlMbdRcRnGhcNfzZVGU3Anr6YIRg3oxqvvanR3C9lk/&#10;6K4S0Wwrae04HU7v+g3x9mZ6egSW1ZT/YPjVJ3VoyekYzl4m1iPMViWRCOvqngoC7hbLNbAjQrmi&#10;CW8b/v+F9gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCu2qRNOwIAAIMEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDG1I3D3QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="21C59CB2" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:280.5pt;margin-top:393.15pt;width:221pt;height:102pt;z-index:-251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+9m5gXAIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1r2zAQ/j7YfxD6vjoJ6VuIU7KUjkFp&#10;S9PRz4osJWayTpMusbNfv5McO6ErG4x9saV7v+ee0/SmqQzbKR9KsDkfng04U1ZCUdp1zr+93H26&#10;4iygsIUwYFXO9yrwm9nHD9PaTdQINmAK5RkFsWFSu5xvEN0ky4LcqEqEM3DKklKDrwTS1a+zwoua&#10;olcmGw0GF1kNvnAepAqBpLetks9SfK2VxEetg0Jmck61Yfr69F3FbzabisnaC7cp5aEM8Q9VVKK0&#10;lLQPdStQsK0vfwtVldJDAI1nEqoMtC6lSj1QN8PBm26WG+FU6oXACa6HKfy/sPJht3RPnmHzGRoa&#10;YASkdmESSBj7abSv4p8qZaQnCPc9bKpBJkk4uhpcXA5IJUk3HF2fj+lCcbKju/MBvyioWDzk3NNc&#10;Elxidx+wNe1MYjZjo+xYRzrh3qhW+aw0K4tUbhQksqiF8WwnaMxCSmUxdUIVGEvW0UqXxvSOo5T9&#10;j44H++iqEpF65+HfnXuPlBks9s5VacG/F6D43pWsW/sOgbbvCAE2q4YaJ8S7Ma2g2NP0PLTEDk7e&#10;lYTwvQj4JDwxmaZC24mP9NEG6pzD4cTZBvzP9+TRnghGWs5q2oychx9b4RVn5qsl6l0Px+O4Suky&#10;Pr8c0cWfalanGrutFkBTGdI74GQ6Rns03VF7qF5piecxK6mElZQ759gdF9juKz0CUs3nyYiWxwm8&#10;t0snY+iIcuTPS/MqvDuQDImfD9DtkJi84VprGz0tzLcIukxEjDi3qB7wp8VLVD48EnGzT+/J6viU&#10;zX4BAAD//wMAUEsDBBQABgAIAAAAIQAV5Zm04QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuLBmF0pWmE0IMicMOG4iz15i2WpN0TbYWnh7vBEfbvz5/f7GcbCdONITWOw3z&#10;mQJBrvKmdbWGj/fVTQYiRHQGO+9IwzcFWJaXFwXmxo9uQ6dtrAVDXMhRQxNjn0sZqoYshpnvyfHt&#10;yw8WI49DLc2AI8NtJ2+VSqXF1vGHBnt6bqjab49Ww8PmJTlkK1q/pm84/ty1dn9Yf2p9fTU9PYKI&#10;NMW/MJz1WR1Kdtr5ozNBdBru0zl3iQzL0gTEOaFUwqudhsVCJSDLQv4vUf4CAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAfvZuYFwCAAASBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAFeWZtOEAAAAMAQAADwAAAAAAAAAAAAAAAAC2BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" fillcolor="#a7bfde [1620]" strokecolor="#4579b8 [3044]">
+                <v:fill color2="#e4ecf5 [500]" rotate="t" angle="180" colors="0 #a3c4ff;22938f #bfd5ff;1 #e5eeff" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4594D350" w14:textId="5A22F496" w:rsidR="002872F5" w:rsidRPr="002872F5" w:rsidRDefault="002872F5" w:rsidP="007A19E0">
+                    <w:p w14:paraId="0272C67B" w14:textId="77777777" w:rsidR="00614487" w:rsidRDefault="00614487" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:bidi w:val="0"/>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="25" w:lineRule="atLeast"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                          <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:u w:val="single"/>
+                          <w:rtl/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E2951">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:rtl/>
+                        </w:rPr>
+                        <w:t>معلومات</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E2951">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                          <w:rtl/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> البحث</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2FD01FF2" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="000E2951" w:rsidRDefault="00992CE4" w:rsidP="00992CE4">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="25" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="22"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002872F5">
+                    </w:p>
+                    <w:p w14:paraId="4F9EAD60" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="00C15F4E" w:rsidRDefault="00992CE4" w:rsidP="00850DC5">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
-                          <w:sz w:val="20"/>
-[...1 lines deleted...]
-                          <w:u w:val="single"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Article information:</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C15F4E">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>تاريخ الاستلام:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="488427FE" w14:textId="1633356A" w:rsidR="0028785F" w:rsidRPr="002872F5" w:rsidRDefault="0028785F" w:rsidP="002872F5">
+                    <w:p w14:paraId="156E192A" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="00C15F4E" w:rsidRDefault="00992CE4" w:rsidP="00850DC5">
                       <w:pPr>
-                        <w:bidi w:val="0"/>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002872F5">
+                      <w:r w:rsidRPr="00C15F4E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Received: </w:t>
+                        <w:t>تاريخ النشر:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="10FF27B3" w14:textId="77777777" w:rsidR="0028785F" w:rsidRPr="002872F5" w:rsidRDefault="0028785F" w:rsidP="007A19E0">
+                    <w:p w14:paraId="3BC81934" w14:textId="77777777" w:rsidR="00992CE4" w:rsidRPr="00C15F4E" w:rsidRDefault="00992CE4" w:rsidP="00850DC5">
                       <w:pPr>
-                        <w:bidi w:val="0"/>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002872F5">
+                      <w:r w:rsidRPr="00C15F4E">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
-                        <w:t>Received in revised form:</w:t>
+                        <w:t>العدد:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="27A2AB23" w14:textId="77777777" w:rsidR="0028785F" w:rsidRPr="002872F5" w:rsidRDefault="0028785F" w:rsidP="007A19E0">
+                    <w:p w14:paraId="78534C04" w14:textId="1D86BBD3" w:rsidR="00614487" w:rsidRPr="00614487" w:rsidRDefault="00614487" w:rsidP="00992CE4">
                       <w:pPr>
-                        <w:bidi w:val="0"/>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0" w:line="25" w:lineRule="atLeast"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...18 lines deleted...]
-                          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002872F5">
-[...16 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002872F5">
+      <w:r w:rsidRPr="00AB7B15">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:cstheme="majorBidi"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="ar-IQ"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A464694" wp14:editId="5F3CC6C4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="144193E8" wp14:editId="3D95E532">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-22860</wp:posOffset>
+                  <wp:posOffset>-577850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1686560</wp:posOffset>
+                  <wp:posOffset>459105</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3276600" cy="1120140"/>
-[...10 lines deleted...]
-                <wp:docPr id="699039578" name="Text Box 10"/>
+                <wp:extent cx="3886200" cy="5835650"/>
+                <wp:effectExtent l="57150" t="38100" r="76200" b="88900"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="مربع نص 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3886200" cy="5835650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7BCFF76C" w14:textId="277C5610" w:rsidR="00566674" w:rsidRDefault="005A223D" w:rsidP="00C15F4E">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FA2ABB">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>الملخص</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AB7B15">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5624C557" w14:textId="77777777" w:rsidR="00FA2ABB" w:rsidRPr="00AB7B15" w:rsidRDefault="00FA2ABB" w:rsidP="00C15F4E">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="144193E8" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-45.5pt;margin-top:36.15pt;width:306pt;height:459.5pt;flip:x;z-index:-251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbeNCjMgIAAKAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJkywz4hRduhvQ&#10;XbBuHyDLUixUFjVJiZ19/SjZdYINxYBhL4Jkkoc8PKQ3112jyVE4r8AUdDaZUiIMh0qZfUG/f3v7&#10;Yk2JD8xUTIMRBT0JT6+3z59tWpuLOdSgK+EIghift7agdQg2zzLPa9EwPwErDBoluIYFfLp9VjnW&#10;Inqjs/l0uspacJV1wIX3+PW2N9JtwpdS8PBZSi8C0QXF2kI6XTrLeGbbDcv3jtla8aEM9g9VNEwZ&#10;TDpC3bLAyMGpP6AaxR14kGHCoclASsVF4oBsZtPf2NzXzIrEBZvj7dgm//9g+afjvf3iSOheQ4cC&#10;JhLe3gF/8MTArmZmL26cg7YWrMLEs9iyrLU+H0Jjq33uI0jZfoQKRWaHAAmok64hUiv7/hEaGRPM&#10;g1KcxvaLLhCOH6/W6xVqSglH23J9tVwtk0AZyyNQbK91PrwT0JB4KahDfVMidrzzIRZ2donu2sQz&#10;Vv7GVEnqwJTu7+gazYlKrH7gEU5a9KFfhSSqOjcljqTYaUeODIepeug7EVHQM4ZIpfUYNO87+VTQ&#10;4BvDRBrTMXCQ4KnA0TtlBBPGwEYZcH/J2vs/su65RvlCV3ZIFjWI8sYvJVQnlNRBvzK44nipwf2k&#10;pMV1Kaj/cWBOUKI/GByLV7PFIu5XeiyWL+f4cJeW8tLCDEeoggZK+usupJ2MnAzc4PhIleQ8VzLU&#10;jGuQVB5WNu7Z5Tt5nX8s218AAAD//wMAUEsDBBQABgAIAAAAIQAD6XJH4gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtZJCoWEOBUCVeoFIVou3Nx4E0e111HstIGvxz3B&#10;cXZGs2/K9WQNO+HgO0cC0kUCDKl2qqNWwOd+M38E5oMkJY0jFPCNHtbV9VUpC+XO9IGnXWhZLCFf&#10;SAE6hL7g3NcarfQL1yNFr3GDlSHKoeVqkOdYbg3PkmTFrewoftCyxxeN9XE3WgH+vfGtrkezzX6O&#10;X5u3u9m2eZ0JcXszPT8BCziFvzBc8CM6VJHp4EZSnhkB8zyNW4KAh2wJLAbus8vhICDP0yXwquT/&#10;J1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANt40KMyAgAAoAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAPpckfiAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="gray [1616]" strokecolor="black [3040]">
+                <v:fill color2="#d9d9d9 [496]" rotate="t" angle="180" colors="0 #bcbcbc;22938f #d0d0d0;1 #ededed" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7BCFF76C" w14:textId="277C5610" w:rsidR="00566674" w:rsidRDefault="005A223D" w:rsidP="00C15F4E">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FA2ABB">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>الملخص</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AB7B15">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5624C557" w14:textId="77777777" w:rsidR="00FA2ABB" w:rsidRPr="00AB7B15" w:rsidRDefault="00FA2ABB" w:rsidP="00C15F4E">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00AB7B15">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:val="ar-IQ" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D81D399" wp14:editId="5754DA7D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3568700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3183255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2800350" cy="1651000"/>
+                <wp:effectExtent l="57150" t="38100" r="76200" b="101600"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="362366735" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3276600" cy="1120140"/>
+                          <a:ext cx="2800350" cy="1651000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...6 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="63E93F0A" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="002872F5" w:rsidRDefault="00F100A7" w:rsidP="002872F5">
+                          <w:p w14:paraId="397A279D" w14:textId="692A9EF2" w:rsidR="005A223D" w:rsidRPr="000E2951" w:rsidRDefault="00614487" w:rsidP="00614487">
                             <w:pPr>
-                              <w:bidi w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002872F5">
+                            <w:r w:rsidRPr="000E2951">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="C00000"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
-                              <w:t>Keywords:</w:t>
+                              <w:t>الكلمات المفتاحية:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="062443D2" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="00B7465A" w:rsidRDefault="00F100A7" w:rsidP="002872F5">
+                          <w:p w14:paraId="526B3667" w14:textId="11CB3043" w:rsidR="00614487" w:rsidRPr="00C15F4E" w:rsidRDefault="00614487" w:rsidP="00992CE4">
                             <w:pPr>
-                              <w:bidi w:val="0"/>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B7465A">
-[...100 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3A464694" id="Text Box 10" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-1.8pt;margin-top:132.8pt;width:258pt;height:88.2pt;z-index:-251624448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLjSBUOQIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoFcYosRYYB&#10;QVsgHXpWZCkWJouapMTOfv0o5d3tNOwi86VP5EfS44eu0WQrnFdgSlr0ckqE4VApsy7p99f5p3tK&#10;fGCmYhqMKOlOePow+fhh3NqR6EMNuhKOIIjxo9aWtA7BjrLM81o0zPfACoNOCa5hAVW3zirHWkRv&#10;dNbP82HWgqusAy68R+vj3kknCV9KwcOzlF4EokuKuYV0unSu4plNxmy0dszWih/SYP+QRcOUwUdP&#10;UI8sMLJx6g+oRnEHHmTocWgykFJxkWrAaor8XTXLmlmRakFyvD3R5P8fLH/aLu2LI6H7Ah02MBLS&#10;Wj/yaIz1dNI18YuZEvQjhbsTbaILhKPxpn83HObo4ugrCixkkIjNztet8+GrgIZEoaQO+5LoYtuF&#10;D/gkhh5D4msetKrmSuukxFkQM+3IlmEXdUhJ4o2rKG1IW9LhzW2egK98Efp0f6UZ/xHLvEZATRs0&#10;nouPUuhWHVEVlpUqiqYVVDskzMF+lrzlc4X4C+bDC3M4PEgELkR4xkNqwKTgIFFSg/v1N3uMx56i&#10;l5IWh7Gk/ueGOUGJ/maw25+LAVJKQlIGt3d9VNylZ3XpMZtmBshUgatneRJjfNBHUTpo3nBvpvFV&#10;dDHD8e2ShqM4C/sVwb3jYjpNQTivloWFWVoeoWNnIq+v3Rtz9tDXgCPxBMexZaN37d3HxpsGppsA&#10;UqXen1k98I+zntpz2Mu4TJd6ijr/PSa/AQAA//8DAFBLAwQUAAYACAAAACEAu7Tpwt4AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkblu60lVdV3cCNLhwYiDOWeMlEU1SNVlX&#10;3p5wYjdb/vT7+5vdbHs20RiMdwirZQaMXOelcQrh8+NlUQELUTgpeu8I4YcC7Nrbm0bU0l/cO02H&#10;qFgKcaEWCDrGoeY8dJqsCEs/kEu3kx+tiGkdFZejuKRw2/M8y0puhXHpgxYDPWvqvg9ni7B/UhvV&#10;VWLU+0oaM81fpzf1inh/Nz9ugUWa4z8Mf/pJHdrkdPRnJwPrERYPZSIR8nKdhgSsV3kB7IhQFHkG&#10;vG34dYX2FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMuNIFQ5AgAAhQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALu06cLeAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7D81D399" id="Text Box 8" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:281pt;margin-top:250.65pt;width:220.5pt;height:130pt;z-index:-251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1tWJgXgIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8zpKUboyq6VQ2DSFN&#10;28SG9uw6dhvh+Ix9bVL+es5Ok05jAgnxktj3+777zvOLrjFsp3yowZa8OMk5U1ZCVdt1yb89Xr87&#10;5yygsJUwYFXJ9yrwi8XbN/PWzdQENmAq5RkFsWHWupJvEN0sy4LcqEaEE3DKklKDbwTS1a+zyouW&#10;ojcmm+T5WdaCr5wHqUIg6VWv5IsUX2sl8U7roJCZklNtmL4+fVfxmy3mYrb2wm1qeShD/EMVjagt&#10;JR1DXQkUbOvr30I1tfQQQOOJhCYDrWupUg/UTZG/6OZhI5xKvRA4wY0whf8XVt7uHty9Z9h9go4G&#10;GAFpXZgFEsZ+Ou2b+KdKGekJwv0Im+qQSRJOzvP8/SmpJOmKs9MizxOw2dHd+YCfFTQsHkruaS4J&#10;LrG7CUgpyXQwidmMjbJjHemEe6N65VelWV2lcqMgkUVdGs92gsYspFQWUycU1liyjla6NmZ0nKTs&#10;f3Q82EdXlYg0Ohd/dx49UmawODo3tQX/WoDq+1Cy7u0HBPq+IwTYrTpqvOTTYUwrqPY0PQ89sYOT&#10;1zUhfCMC3gtPTKap0HbiHX20gbbkcDhxtgH/8zV5tCeCkZazljaj5OHHVnjFmfliiXofi+k0rlK6&#10;TE8/TOjin2tWzzV221wCTaWgd8DJdIz2aIaj9tA80RIvY1ZSCSspd8lxOF5iv6/0CEi1XCYjWh4n&#10;8MY+OBlDR5Qjfx67J+HdgWRI/LyFYYfE7AXXetvoaWG5RdB1ImLEuUf1gD8tXuLn4ZGIm/38nqyO&#10;T9niFwAAAP//AwBQSwMEFAAGAAgAAAAhAHuKaFPhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISNxYshXK1DWdEGJIHHbYQDt7jWmrNUnXZGvh1+Odxs1+fnr+Xr4cbSvO1IfG&#10;Ow3TiQJBrvSmcZWGr8/VwxxEiOgMtt6Rhh8KsCxub3LMjB/chs7bWAkOcSFDDXWMXSZlKGuyGCa+&#10;I8e3b99bjLz2lTQ9DhxuWzlTKpUWG8cfauzotabysD1ZDc+bt+Q4X9H6Pf3A4fexsYfjeqf1/d34&#10;sgARaYxXM1zwGR0KZtr7kzNBtBqe0hl3iTyoaQLi4lAqYWnP+SlLssjl/xLFHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC1tWJgXgIAABIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB7imhT4QAAAAwBAAAPAAAAAAAAAAAAAAAAALgEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#a7bfde [1620]" strokecolor="#4579b8 [3044]">
+                <v:fill color2="#e4ecf5 [500]" rotate="t" angle="180" colors="0 #a3c4ff;22938f #bfd5ff;1 #e5eeff" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="63E93F0A" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="002872F5" w:rsidRDefault="00F100A7" w:rsidP="002872F5">
+                    <w:p w14:paraId="397A279D" w14:textId="692A9EF2" w:rsidR="005A223D" w:rsidRPr="000E2951" w:rsidRDefault="00614487" w:rsidP="00614487">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E2951">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>الكلمات المفتاحية:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="526B3667" w14:textId="11CB3043" w:rsidR="00614487" w:rsidRPr="00C15F4E" w:rsidRDefault="00614487" w:rsidP="00992CE4">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6836D291" w14:textId="75189C2D" w:rsidR="0028785F" w:rsidRPr="00AB7B15" w:rsidRDefault="0028785F" w:rsidP="00566674">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1A5B9D" w14:textId="32A3B460" w:rsidR="0003589C" w:rsidRPr="00AB7B15" w:rsidRDefault="0003589C" w:rsidP="00377263">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7B15">
+        <w:t>Search title in English</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5EAC" w:rsidRPr="00AB7B15">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A8E289" w14:textId="43CD66E4" w:rsidR="0003589C" w:rsidRPr="00AB7B15" w:rsidRDefault="0003589C" w:rsidP="0028785F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59335153" w14:textId="0701073A" w:rsidR="00B7465A" w:rsidRPr="00AB7B15" w:rsidRDefault="00721C38" w:rsidP="00B7465A">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7B15">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64977196" wp14:editId="2EAC9B00">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-596900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5961380</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2832100" cy="1492250"/>
+                <wp:effectExtent l="57150" t="38100" r="82550" b="88900"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="74033735" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2832100" cy="1492250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3FE43FA9" w14:textId="2C466811" w:rsidR="008F4D7D" w:rsidRPr="008F4D7D" w:rsidRDefault="008F4D7D" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Article</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Information:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="326B0692" w14:textId="77777777" w:rsidR="008F4D7D" w:rsidRPr="00FC691C" w:rsidRDefault="008F4D7D" w:rsidP="00FC691C">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Received Date: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4EE7D027" w14:textId="77777777" w:rsidR="008F4D7D" w:rsidRPr="00FC691C" w:rsidRDefault="008F4D7D" w:rsidP="00FC691C">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Published Date: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E293C17" w14:textId="77777777" w:rsidR="008F4D7D" w:rsidRPr="00FC691C" w:rsidRDefault="008F4D7D" w:rsidP="00FC691C">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Issue No:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="08A74C29" w14:textId="0955E94F" w:rsidR="0028785F" w:rsidRPr="007A19E0" w:rsidRDefault="0028785F" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="64977196" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-47pt;margin-top:469.4pt;width:223pt;height:117.5pt;z-index:-251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqKyv1XgIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztKEDraq6VQ2DSFN&#10;20SH9uw6dhvh+Ix9bVL+es5Ok01jAgnxktj3+777zvOLrjFsr3yowZY8P5lwpqyEqrabkn97uH53&#10;xllAYSthwKqSH1TgF4u3b+atm6kCtmAq5RkFsWHWupJvEd0sy4LcqkaEE3DKklKDbwTS1W+yyouW&#10;ojcmKyaTD1kLvnIepAqBpFe9ki9SfK2VxDutg0JmSk61Yfr69F3Hb7aYi9nGC7et5bEM8Q9VNKK2&#10;lHQMdSVQsJ2vfwvV1NJDAI0nEpoMtK6lSj1QN/nkRTerrXAq9ULgBDfCFP5fWHm7X7l7z7D7BB0N&#10;MALSujALJIz9dNo38U+VMtIThIcRNtUhkyQszt4X+YRUknT59LwoThOw2ZO78wE/K2hYPJTc01wS&#10;XGJ/E5BSkulgErMZG2VPdaQTHozqlV+VZnWVyo2CRBZ1aTzbCxqzkFJZTJ1QWGPJOlrp2pjRsUjZ&#10;/+h4tI+uKhFpdM7/7jx6pMxgcXRuagv+tQDV96Fk3dsPCPR9RwiwW3fUeMlPhzGtoTrQ9Dz0xA5O&#10;XteE8I0IeC88MZmmQtuJd/TRBtqSw/HE2Rb8z9fk0Z4IRlrOWtqMkocfO+EVZ+aLJeqd59NpXKV0&#10;mZ5+LOjin2vWzzV211wCTSWnd8DJdIz2aIaj9tA80hIvY1ZSCSspd8lxOF5iv6/0CEi1XCYjWh4n&#10;8MaunIyhI8qRPw/do/DuSDIkft7CsENi9oJrvW30tLDcIeg6ETHi3KN6xJ8WL/Hz+EjEzX5+T1ZP&#10;T9niFwAAAP//AwBQSwMEFAAGAAgAAAAhAD8WMq7iAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwkAQhu8mvsNmTLzBFopQarfEGDHxwAE0nJfu0DZ0Z0t3odWndzjpcWa+/PP92Wqwjbhi52tH&#10;CibjCARS4UxNpYKvz/UoAeGDJqMbR6jgGz2s8vu7TKfG9bTF6y6UgkPIp1pBFUKbSumLCq32Y9ci&#10;8e3oOqsDj10pTad7DreNnEbRXFpdE3+odIuvFRan3cUqWGzf4nOyxs37/EP3P7Pans6bvVKPD8PL&#10;M4iAQ/iD4abP6pCz08FdyHjRKBgtZ9wlKFjGCXdgIn6a8ubA6GQRJyDzTP4vkf8CAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAKisr9V4CAAASBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAPxYyruIAAAAMAQAADwAAAAAAAAAAAAAAAAC4BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="#a7bfde [1620]" strokecolor="#4579b8 [3044]">
+                <v:fill color2="#e4ecf5 [500]" rotate="t" angle="180" colors="0 #a3c4ff;22938f #bfd5ff;1 #e5eeff" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3FE43FA9" w14:textId="2C466811" w:rsidR="008F4D7D" w:rsidRPr="008F4D7D" w:rsidRDefault="008F4D7D" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Article</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Information:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="326B0692" w14:textId="77777777" w:rsidR="008F4D7D" w:rsidRPr="00FC691C" w:rsidRDefault="008F4D7D" w:rsidP="00FC691C">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Received Date: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4EE7D027" w14:textId="77777777" w:rsidR="008F4D7D" w:rsidRPr="00FC691C" w:rsidRDefault="008F4D7D" w:rsidP="00FC691C">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Published Date: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E293C17" w14:textId="77777777" w:rsidR="008F4D7D" w:rsidRPr="00FC691C" w:rsidRDefault="008F4D7D" w:rsidP="00FC691C">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Issue No:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="08A74C29" w14:textId="0955E94F" w:rsidR="0028785F" w:rsidRPr="007A19E0" w:rsidRDefault="0028785F" w:rsidP="008F4D7D">
                       <w:pPr>
                         <w:bidi w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B7465A">
-[...100 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00AB7B15">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A464694" wp14:editId="28D97441">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-596900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3357880</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2813050" cy="2241550"/>
+                <wp:effectExtent l="57150" t="38100" r="82550" b="101600"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="699039578" name="Text Box 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2813050" cy="2241550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63E93F0A" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="008F4D7D" w:rsidRDefault="00F100A7" w:rsidP="00FC691C">
+                            <w:pPr>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Keywords:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29A1DD08" w14:textId="3FC0708E" w:rsidR="00F100A7" w:rsidRPr="008F4D7D" w:rsidRDefault="00F100A7" w:rsidP="00FC691C">
+                            <w:pPr>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A464694" id="Text Box 10" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-47pt;margin-top:264.4pt;width:221.5pt;height:176.5pt;z-index:-251624448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+nyYnXQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztKEboyq6VQ2DSFN&#10;28SG9uw6dhvh+Ix9bVL+es5Ok05jAgnxktj3+777zvOLrjFsp3yowZY8P5lwpqyEqrbrkn97vH53&#10;zllAYSthwKqS71XgF4u3b+atm6kCNmAq5RkFsWHWupJvEN0sy4LcqEaEE3DKklKDbwTS1a+zyouW&#10;ojcmKyaTs6wFXzkPUoVA0qteyRcpvtZK4p3WQSEzJafaMH19+q7iN1vMxWzthdvU8lCG+IcqGlFb&#10;SjqGuhIo2NbXv4VqaukhgMYTCU0GWtdSpR6om3zyopuHjXAq9ULgBDfCFP5fWHm7e3D3nmH3CToa&#10;YASkdWEWSBj76bRv4p8qZaQnCPcjbKpDJklYnOfvJ6ekkqQriml+SheKkx3dnQ/4WUHD4qHknuaS&#10;4BK7m4C96WASsxkbZcc60gn3RvXKr0qzukrlRkEii7o0nu0EjVlIqSymTqgCY8k6WunamNGxSNn/&#10;6Hiwj64qEWl0zv/uPHqkzGBxdG5qC/61ANX3oWTd2w8I9H1HCLBbddR4yc+GMa2g2tP0PPTEDk5e&#10;14TwjQh4LzwxmaZC24l39NEG2pLD4cTZBvzP1+TRnghGWs5a2oyShx9b4RVn5osl6n3Mp9O4Suky&#10;Pf1Q0MU/16yea+y2uQSaSk7vgJPpGO3RDEftoXmiJV7GrKQSVlLukuNwvMR+X+kRkGq5TEa0PE7g&#10;jX1wMoaOKEf+PHZPwrsDyZD4eQvDDonZC671ttHTwnKLoOtExIhzj+oBf1q8ROXDIxE3+/k9WR2f&#10;ssUvAAAA//8DAFBLAwQUAAYACAAAACEArWTA9eEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2Qkblu6rYysNJ0QYkgcdthAnL3GtNWapGuytfD0mBMcbf/6/X35erStuFAfGu80&#10;zKYJCHKlN42rNLy/bSYKRIjoDLbekYYvCrAurq9yzIwf3I4u+1gJLnEhQw11jF0mZShrshimviPH&#10;t0/fW4w89pU0PQ5cbls5T5KltNg4/lBjR081lcf92Wq43z0vTmpD25flKw7faWOPp+2H1rc34+MD&#10;iEhj/AvDLz6jQ8FMB392JohWw2SVskvUcDdX7MCJRbrizUGDUjMFssjlf4fiBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAD6fJiddAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAK1kwPXhAAAACwEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#a7bfde [1620]" strokecolor="#4579b8 [3044]">
+                <v:fill color2="#e4ecf5 [500]" rotate="t" angle="180" colors="0 #a3c4ff;22938f #bfd5ff;1 #e5eeff" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="63E93F0A" w14:textId="77777777" w:rsidR="00F100A7" w:rsidRPr="008F4D7D" w:rsidRDefault="00F100A7" w:rsidP="00FC691C">
+                      <w:pPr>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Keywords:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29A1DD08" w14:textId="3FC0708E" w:rsidR="00F100A7" w:rsidRPr="008F4D7D" w:rsidRDefault="00F100A7" w:rsidP="00FC691C">
+                      <w:pPr>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00AB7B15">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FFEE1D4" wp14:editId="2ABF284C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-596900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>201930</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2851150" cy="2819400"/>
+                <wp:effectExtent l="57150" t="38100" r="82550" b="95250"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="مربع نص 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2851150" cy="2819400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3330A5E4" w14:textId="20791E8A" w:rsidR="00F100A7" w:rsidRPr="00D92E94" w:rsidRDefault="00D92E94" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D92E94">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Author</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F100A7" w:rsidRPr="00D92E94">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> information:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43DAE711" w14:textId="265AD99F" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D92E94">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Author</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Name (1):</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3FDF53A3" w14:textId="288D0BCD" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="00FC790E" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Affiliation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0003589C" w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="106F885E" w14:textId="77777777" w:rsidR="00FC790E" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Email:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7DAA1B56" w14:textId="01E7A5DC" w:rsidR="009B7627" w:rsidRPr="008F4D7D" w:rsidRDefault="009B7627" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7497972F" w14:textId="2EF205AB" w:rsidR="004F248F" w:rsidRPr="008F4D7D" w:rsidRDefault="00D92E94" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Author</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0003589C" w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Name (2)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A1365D8" w14:textId="4BBA4E47" w:rsidR="00FC790E" w:rsidRPr="008F4D7D" w:rsidRDefault="00FC790E" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Affiliation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B7627" w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="09BB80F5" w14:textId="6B2CA06D" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F4D7D">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Email:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="17DFAC37" w14:textId="77777777" w:rsidR="00FC790E" w:rsidRPr="008F4D7D" w:rsidRDefault="00FC790E" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:bidi w:val="0"/>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="794EEB60" w14:textId="77777777" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="majorBidi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:rtl/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4FFEE1D4" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-47pt;margin-top:15.9pt;width:224.5pt;height:222pt;flip:x;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDarjXiOAIAAKwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjgOkjU14hRduhvQ&#10;XbBuH6DIUixUFjVJiZ1+/SjZcYJt6MOwF0EyyUMeHtKrm67R5CCcV2BKmk+mlAjDoVJmV9If39+9&#10;WlLiAzMV02BESY/C05v1yxer1hZiBjXoSjiCIMYXrS1pHYItsszzWjTMT8AKg0YJrmEBn26XVY61&#10;iN7obDadvs5acJV1wIX3+PWuN9J1wpdS8PBFSi8C0SXF2kI6XTq38czWK1bsHLO14kMZ7B+qaJgy&#10;mHSEumOBkb1Tf0A1ijvwIMOEQ5OBlIqLxAHZ5NPf2DzUzIrEBZvj7dgm//9g+efDg/3qSOjeQIcC&#10;JhLe3gN/9MTApmZmJ26dg7YWrMLEeWxZ1lpfDKGx1b7wEWTbfoIKRWb7AAmok64hUiv74QSNjAnm&#10;QSmOY/tFFwjHj7PlIs8XaOJomy3z6/k0CZSxIgLF9lrnw3sBDYmXkjrUNyVih3sfYmFnl+iuTTxj&#10;5W9NlaQOTOn+jq7RnKjE6gce4ahFH/pNSKKqc1PiSIqNduTAcJgY58KEvhsRCb1jmFRaj4GzvpvP&#10;BQ7+MVSkcR2DBymeCx4jUmYwYQxulAH3t+zV46lk2fufOtDzjlKGbtsh8ZJeRanjly1UR5TXQb8+&#10;uO54qcE9UdLi6pTU/9wzJyjRHw2OyHU+n8ddS4/54mqGD3dp2V5amOEIVdJASX/dhLSfkZOBWxwl&#10;qZK050qGmnElkuLD+sadu3wnr/NPZv0LAAD//wMAUEsDBBQABgAIAAAAIQC69Atv3wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW1rWlq00ndAkrggGSByzxjSFxqmabC08&#10;PeY0jrZ//f6+aju7XpxwDJ0nBekyAYHUeNNRq+D15WGxBhGiJqN7T6jgGwNs68uLSpfGT/SMp31s&#10;BZdQKLUCG+NQShkai06HpR+Q+PbhR6cjj2MrzagnLne9vEmSQjrdEX+wesCdxeZrf3QKJKZDVkj9&#10;9vO4s4X7fJ+aTfuk1PXVfH8HIuIcz2H4w2d0qJnp4I9kgugVLDYZu0QFq5QVOLDKc14cFGS3+Rpk&#10;Xcn/CvUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANquNeI4AgAArAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALr0C2/fAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#a7bfde [1620]" strokecolor="#4579b8 [3044]">
+                <v:fill color2="#e4ecf5 [500]" rotate="t" angle="180" colors="0 #a3c4ff;22938f #bfd5ff;1 #e5eeff" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3330A5E4" w14:textId="20791E8A" w:rsidR="00F100A7" w:rsidRPr="00D92E94" w:rsidRDefault="00D92E94" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D92E94">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Author</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F100A7" w:rsidRPr="00D92E94">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> information:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43DAE711" w14:textId="265AD99F" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D92E94">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Author</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Name (1):</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3FDF53A3" w14:textId="288D0BCD" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="00FC790E" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Affiliation</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0003589C" w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="106F885E" w14:textId="77777777" w:rsidR="00FC790E" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Email:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7DAA1B56" w14:textId="01E7A5DC" w:rsidR="009B7627" w:rsidRPr="008F4D7D" w:rsidRDefault="009B7627" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7497972F" w14:textId="2EF205AB" w:rsidR="004F248F" w:rsidRPr="008F4D7D" w:rsidRDefault="00D92E94" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Author</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0003589C" w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Name (2)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A1365D8" w14:textId="4BBA4E47" w:rsidR="00FC790E" w:rsidRPr="008F4D7D" w:rsidRDefault="00FC790E" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Affiliation</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B7627" w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="09BB80F5" w14:textId="6B2CA06D" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F4D7D">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Email:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="17DFAC37" w14:textId="77777777" w:rsidR="00FC790E" w:rsidRPr="008F4D7D" w:rsidRDefault="00FC790E" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:bidi w:val="0"/>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="794EEB60" w14:textId="77777777" w:rsidR="0003589C" w:rsidRPr="008F4D7D" w:rsidRDefault="0003589C" w:rsidP="008F4D7D">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="majorBidi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:rtl/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00850DC5" w:rsidRPr="00AB7B15">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7246C6EB" wp14:editId="4E20369E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2501900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>202565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3752850" cy="7258050"/>
+                <wp:effectExtent l="57150" t="38100" r="76200" b="95250"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="مربع نص 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3752850" cy="7258050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5BF96D49" w14:textId="77777777" w:rsidR="0003589C" w:rsidRDefault="0003589C" w:rsidP="00FA2ABB">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FA2ABB">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t>Abstract</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FA2ABB">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AA9C50F" w14:textId="77777777" w:rsidR="00FA2ABB" w:rsidRPr="00FA2ABB" w:rsidRDefault="00FA2ABB" w:rsidP="00FA2ABB">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:lang w:bidi="ar-IQ"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7246C6EB" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:197pt;margin-top:15.95pt;width:295.5pt;height:571.5pt;flip:x;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG2YsIMgIAAKAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjxkjUz4hRduhvQ&#10;XbBuH6DIUixUFjVJiZ1+/SjZcYINxYBhL4Jkkoc8h6RX112jyUE4r8CUdDaZUiIMh0qZXUl/fH/3&#10;YkmJD8xUTIMRJT0KT6/Xz5+tWluIHGrQlXAEQYwvWlvSOgRbZJnntWiYn4AVBo0SXMMCPt0uqxxr&#10;Eb3RWT6dvspacJV1wIX3+PW2N9J1wpdS8PBFSi8C0SXF2kI6XTq38czWK1bsHLO14kMZ7B+qaJgy&#10;mHSEumWBkb1Tf0A1ijvwIMOEQ5OBlIqLxAHZzKa/sbmvmRWJC4rj7SiT/3+w/PPh3n51JHRvoMMG&#10;JhLe3gF/8MTApmZmJ26cg7YWrMLEsyhZ1lpfDKFRal/4CLJtP0GFTWb7AAmok64hUiv74QSNjAnm&#10;wVYcR/lFFwjHjy+vFvlygSaOtqt8sZziI2ZjRQSK8lrnw3sBDYmXkjrsb0rEDnc+9K4nl+iuTTxj&#10;5W9NlVodmNL9HVGjOVGJ1Q88wlGLPvSbkERVZ1HiSIqNduTAcJiqh16JiIKeMUQqrcegvFfyqaDB&#10;N4aJNKZj4NCCpwJH75QRTBgDG2XA/SVr739i3XON7QvdtkOyJV1GweOXLVRHbKmDfmVwxfFSg3uk&#10;pMV1Kan/uWdOUKI/GhyL17P5PO5XeswXVzk+3KVle2lhhiNUSQMl/XUT0k5GTgZucHykSu08VzLU&#10;jGuQBmJY2bhnl+/kdf6xrH8BAAD//wMAUEsDBBQABgAIAAAAIQAHmKE34wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtZJCdCEOBUCVeqlQrRcuLmxE0e111HstIGvZznB&#10;bXdnNPumXE/OsrMeQudRQLpIgGmsveqwFfBx2MxXwEKUqKT1qAV86QDr6vqqlIXyF3zX531sGYVg&#10;KKQAE2NfcB5qo50MC99rJK3xg5OR1qHlapAXCneWL5PkgTvZIX0wstcvRten/egEhLcmtKYe7Xb5&#10;ffrc7LLZtnmdCXF7Mz0/AYt6in9m+MUndKiI6ehHVIFZAXd5Rl0iDWkOjAz56p4OR3Kmj1kOvCr5&#10;/w7VDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG2YsIMgIAAKAEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAHmKE34wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="gray [1616]" strokecolor="black [3040]">
+                <v:fill color2="#d9d9d9 [496]" rotate="t" angle="180" colors="0 #bcbcbc;22938f #d0d0d0;1 #ededed" focus="100%" type="gradient"/>
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5BF96D49" w14:textId="77777777" w:rsidR="0003589C" w:rsidRDefault="0003589C" w:rsidP="00FA2ABB">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FA2ABB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t>Abstract</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FA2ABB">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0AA9C50F" w14:textId="77777777" w:rsidR="00FA2ABB" w:rsidRPr="00FA2ABB" w:rsidRDefault="00FA2ABB" w:rsidP="00FA2ABB">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:lang w:bidi="ar-IQ"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F830DC7" w14:textId="1D4DF8B5" w:rsidR="0003589C" w:rsidRDefault="0003589C" w:rsidP="0003589C">
+    <w:p w14:paraId="6F830DC7" w14:textId="7CA9FE57" w:rsidR="0003589C" w:rsidRPr="00AB7B15" w:rsidRDefault="0003589C" w:rsidP="0003589C">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
+          <w:rFonts w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B46DFA" w14:textId="5917CEAF" w:rsidR="0003589C" w:rsidRDefault="0003589C" w:rsidP="0003589C">
-[...56 lines deleted...]
-    <w:p w14:paraId="6BFDC464" w14:textId="4CFDE07E" w:rsidR="003D3F11" w:rsidRPr="00FB3CEC" w:rsidRDefault="00E93B00" w:rsidP="00A172EE">
+    <w:p w14:paraId="6BFDC464" w14:textId="0C22CD2D" w:rsidR="003D3F11" w:rsidRPr="00905E79" w:rsidRDefault="00E93B00" w:rsidP="00F37132">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10466"/>
         </w:tabs>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB3CEC">
+      <w:r w:rsidRPr="00905E79">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FB3CEC">
-[...9 lines deleted...]
-      <w:r w:rsidR="006F0FAE" w:rsidRPr="00FB3CEC">
+      <w:r w:rsidR="006F0FAE" w:rsidRPr="00905E79">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المقدمة:</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7694" w:rsidRPr="00FB3CEC">
+    </w:p>
+    <w:p w14:paraId="38DC79EE" w14:textId="77777777" w:rsidR="00FB3CEC" w:rsidRPr="009C3E77" w:rsidRDefault="00FB3CEC" w:rsidP="009C3E77">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-          <w:sz w:val="32"/>
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FB3CEC" w:rsidRPr="00FB3CEC" w:rsidSect="007F32BE">
+    <w:sectPr w:rsidR="00FB3CEC" w:rsidRPr="009C3E77" w:rsidSect="00AB7B15">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="680" w:footer="284" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="680" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0913C332" w14:textId="77777777" w:rsidR="00CB105F" w:rsidRDefault="00CB105F" w:rsidP="00310BC5">
+    <w:p w14:paraId="12A9D4C5" w14:textId="77777777" w:rsidR="0077424F" w:rsidRDefault="0077424F" w:rsidP="00310BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="266FDF6A" w14:textId="77777777" w:rsidR="00CB105F" w:rsidRDefault="00CB105F" w:rsidP="00310BC5">
+    <w:p w14:paraId="724F2552" w14:textId="77777777" w:rsidR="0077424F" w:rsidRDefault="0077424F" w:rsidP="00310BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3463,51 +3180,50 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Simplified Arabic">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arabic Transparent">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3516,50 +3232,133 @@
   <w:font w:name="DecoType Naskh Variants">
     <w:panose1 w:val="02010400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:id w:val="-96486554"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+        <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="1E60FDAF" w14:textId="3D68CFA4" w:rsidR="002773D1" w:rsidRDefault="002773D1">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+            <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            <w:sz w:val="40"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+            <w:noProof/>
+            <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            <w:sz w:val="40"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+            <w:noProof/>
+            <w:color w:val="4F81BD" w:themeColor="accent1"/>
+            <w:sz w:val="40"/>
+            <w:szCs w:val="40"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2E917C79" w14:textId="77777777" w:rsidR="002773D1" w:rsidRDefault="002773D1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-484393283"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="232A714E" w14:textId="77777777" w:rsidR="0043158B" w:rsidRPr="008F2B9D" w:rsidRDefault="0043158B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:color w:val="C00000"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008F2B9D">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3594,61 +3393,61 @@
         <w:r w:rsidRPr="008F2B9D">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="C00000"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E497635" w14:textId="77777777" w:rsidR="0043158B" w:rsidRPr="008F2B9D" w:rsidRDefault="0043158B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E8F0E6C" w14:textId="77777777" w:rsidR="00CB105F" w:rsidRDefault="00CB105F" w:rsidP="00310BC5">
+    <w:p w14:paraId="2364F3EC" w14:textId="77777777" w:rsidR="0077424F" w:rsidRDefault="0077424F" w:rsidP="00310BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70101F4A" w14:textId="77777777" w:rsidR="00CB105F" w:rsidRDefault="00CB105F" w:rsidP="00310BC5">
+    <w:p w14:paraId="3E83ECBA" w14:textId="77777777" w:rsidR="0077424F" w:rsidRDefault="0077424F" w:rsidP="00310BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E66C0CB" w14:textId="77777777" w:rsidR="00606F36" w:rsidRPr="001F382E" w:rsidRDefault="00606F36" w:rsidP="00606F36">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F382E">
@@ -7639,212 +7438,224 @@
     <w:rsid w:val="00050F29"/>
     <w:rsid w:val="00052647"/>
     <w:rsid w:val="000533C7"/>
     <w:rsid w:val="00053BF3"/>
     <w:rsid w:val="00064C0E"/>
     <w:rsid w:val="00071BA4"/>
     <w:rsid w:val="00074933"/>
     <w:rsid w:val="00076DB8"/>
     <w:rsid w:val="00080B3C"/>
     <w:rsid w:val="00085B0F"/>
     <w:rsid w:val="00085D40"/>
     <w:rsid w:val="00086547"/>
     <w:rsid w:val="00091163"/>
     <w:rsid w:val="0009786D"/>
     <w:rsid w:val="00097E67"/>
     <w:rsid w:val="000A682D"/>
     <w:rsid w:val="000B64C9"/>
     <w:rsid w:val="000C2DB4"/>
     <w:rsid w:val="000C4826"/>
     <w:rsid w:val="000D0E89"/>
     <w:rsid w:val="000D470D"/>
     <w:rsid w:val="000D58BF"/>
     <w:rsid w:val="000D5EAC"/>
     <w:rsid w:val="000D72E4"/>
     <w:rsid w:val="000E1589"/>
+    <w:rsid w:val="000E2951"/>
     <w:rsid w:val="000E777C"/>
     <w:rsid w:val="000F1C00"/>
     <w:rsid w:val="000F2CE3"/>
     <w:rsid w:val="000F2EBB"/>
     <w:rsid w:val="000F33B7"/>
     <w:rsid w:val="000F374F"/>
     <w:rsid w:val="00115210"/>
     <w:rsid w:val="00122E77"/>
     <w:rsid w:val="001232BB"/>
     <w:rsid w:val="00125155"/>
     <w:rsid w:val="001261A4"/>
     <w:rsid w:val="00133223"/>
     <w:rsid w:val="00136EA8"/>
     <w:rsid w:val="00137817"/>
     <w:rsid w:val="001437EC"/>
     <w:rsid w:val="0014548C"/>
     <w:rsid w:val="0014709E"/>
     <w:rsid w:val="001470DD"/>
     <w:rsid w:val="00152F0E"/>
     <w:rsid w:val="00153229"/>
     <w:rsid w:val="00154764"/>
     <w:rsid w:val="00164682"/>
     <w:rsid w:val="001651E6"/>
     <w:rsid w:val="00165D92"/>
     <w:rsid w:val="001708C0"/>
     <w:rsid w:val="00172673"/>
     <w:rsid w:val="001842D4"/>
     <w:rsid w:val="0019089F"/>
     <w:rsid w:val="001917EC"/>
     <w:rsid w:val="0019284F"/>
     <w:rsid w:val="00193B73"/>
     <w:rsid w:val="0019523C"/>
     <w:rsid w:val="00197855"/>
     <w:rsid w:val="001A0542"/>
     <w:rsid w:val="001A60B1"/>
     <w:rsid w:val="001B55FE"/>
     <w:rsid w:val="001B6CAF"/>
     <w:rsid w:val="001B7E39"/>
     <w:rsid w:val="001C09FE"/>
     <w:rsid w:val="001C5126"/>
     <w:rsid w:val="001D3FAC"/>
     <w:rsid w:val="001D5431"/>
     <w:rsid w:val="001D5BFB"/>
     <w:rsid w:val="001E0FEE"/>
     <w:rsid w:val="001E1DF2"/>
     <w:rsid w:val="001E5344"/>
     <w:rsid w:val="001F27AA"/>
     <w:rsid w:val="001F2B0E"/>
     <w:rsid w:val="00204D9E"/>
     <w:rsid w:val="002062F6"/>
+    <w:rsid w:val="002103FA"/>
     <w:rsid w:val="002126B4"/>
     <w:rsid w:val="0021331F"/>
     <w:rsid w:val="00220D48"/>
     <w:rsid w:val="00221722"/>
     <w:rsid w:val="0023119E"/>
     <w:rsid w:val="00232A50"/>
     <w:rsid w:val="00232A6E"/>
     <w:rsid w:val="00233E7A"/>
     <w:rsid w:val="00240F80"/>
     <w:rsid w:val="00242EE4"/>
     <w:rsid w:val="002456FC"/>
     <w:rsid w:val="002457B9"/>
     <w:rsid w:val="00247F47"/>
     <w:rsid w:val="00250CC9"/>
     <w:rsid w:val="0025379B"/>
     <w:rsid w:val="0026298A"/>
     <w:rsid w:val="0026480B"/>
     <w:rsid w:val="00264BD0"/>
     <w:rsid w:val="00265D1D"/>
     <w:rsid w:val="0026704F"/>
     <w:rsid w:val="002674F9"/>
+    <w:rsid w:val="002773D1"/>
     <w:rsid w:val="00277F72"/>
     <w:rsid w:val="002872F5"/>
     <w:rsid w:val="0028785F"/>
     <w:rsid w:val="00287DE3"/>
     <w:rsid w:val="00297345"/>
     <w:rsid w:val="002A04B3"/>
     <w:rsid w:val="002A3E8B"/>
     <w:rsid w:val="002A4CBE"/>
     <w:rsid w:val="002A7F62"/>
     <w:rsid w:val="002B1D30"/>
     <w:rsid w:val="002B3232"/>
     <w:rsid w:val="002B6161"/>
     <w:rsid w:val="002C1316"/>
     <w:rsid w:val="002C3855"/>
     <w:rsid w:val="002C4019"/>
+    <w:rsid w:val="002C694E"/>
     <w:rsid w:val="002D7556"/>
+    <w:rsid w:val="002D7C1A"/>
     <w:rsid w:val="002D7C4C"/>
     <w:rsid w:val="002E05B9"/>
+    <w:rsid w:val="002E267D"/>
     <w:rsid w:val="002E7A5E"/>
     <w:rsid w:val="002F7858"/>
     <w:rsid w:val="002F78C3"/>
     <w:rsid w:val="002F7A15"/>
     <w:rsid w:val="002F7E4B"/>
     <w:rsid w:val="003005C4"/>
     <w:rsid w:val="00304CF0"/>
     <w:rsid w:val="003076B3"/>
     <w:rsid w:val="00310BC5"/>
     <w:rsid w:val="00314CA6"/>
     <w:rsid w:val="00322540"/>
     <w:rsid w:val="0032465A"/>
     <w:rsid w:val="00325BB5"/>
     <w:rsid w:val="00327139"/>
     <w:rsid w:val="00331AA6"/>
     <w:rsid w:val="003422C0"/>
     <w:rsid w:val="003546AD"/>
     <w:rsid w:val="00356CD9"/>
     <w:rsid w:val="003624DA"/>
     <w:rsid w:val="003728BD"/>
     <w:rsid w:val="00374E0E"/>
+    <w:rsid w:val="00377263"/>
     <w:rsid w:val="00390311"/>
     <w:rsid w:val="00392A22"/>
     <w:rsid w:val="003949DF"/>
     <w:rsid w:val="003A1972"/>
     <w:rsid w:val="003A72E2"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B35DD"/>
     <w:rsid w:val="003B4C06"/>
     <w:rsid w:val="003B6422"/>
     <w:rsid w:val="003C4CB2"/>
     <w:rsid w:val="003D2AC1"/>
     <w:rsid w:val="003D3925"/>
     <w:rsid w:val="003D3F11"/>
     <w:rsid w:val="003D7C25"/>
     <w:rsid w:val="003E6B92"/>
     <w:rsid w:val="003E72BB"/>
     <w:rsid w:val="003E7387"/>
+    <w:rsid w:val="003F06CE"/>
     <w:rsid w:val="003F2266"/>
+    <w:rsid w:val="003F2611"/>
     <w:rsid w:val="003F32DE"/>
     <w:rsid w:val="003F41A4"/>
     <w:rsid w:val="003F7812"/>
     <w:rsid w:val="004014F0"/>
     <w:rsid w:val="0040236A"/>
     <w:rsid w:val="004026B1"/>
     <w:rsid w:val="00404C2B"/>
     <w:rsid w:val="004065B2"/>
     <w:rsid w:val="00421640"/>
     <w:rsid w:val="004245AA"/>
     <w:rsid w:val="0043158B"/>
     <w:rsid w:val="0043286F"/>
     <w:rsid w:val="00433F9F"/>
     <w:rsid w:val="004344E4"/>
     <w:rsid w:val="00450E45"/>
     <w:rsid w:val="0045125E"/>
     <w:rsid w:val="00452BBB"/>
     <w:rsid w:val="00462087"/>
     <w:rsid w:val="0046519E"/>
     <w:rsid w:val="00474A7B"/>
     <w:rsid w:val="0047560E"/>
     <w:rsid w:val="00476436"/>
     <w:rsid w:val="004829AD"/>
     <w:rsid w:val="004A6212"/>
     <w:rsid w:val="004B0A85"/>
     <w:rsid w:val="004B15EE"/>
+    <w:rsid w:val="004B28F0"/>
     <w:rsid w:val="004B62B0"/>
     <w:rsid w:val="004B7E28"/>
     <w:rsid w:val="004C0341"/>
     <w:rsid w:val="004C0D94"/>
     <w:rsid w:val="004C291E"/>
     <w:rsid w:val="004C318C"/>
     <w:rsid w:val="004C343A"/>
     <w:rsid w:val="004C4111"/>
+    <w:rsid w:val="004C6164"/>
+    <w:rsid w:val="004C76F4"/>
     <w:rsid w:val="004D168A"/>
     <w:rsid w:val="004D1ACB"/>
     <w:rsid w:val="004D7E59"/>
     <w:rsid w:val="004F0991"/>
     <w:rsid w:val="004F248F"/>
     <w:rsid w:val="004F2AE3"/>
     <w:rsid w:val="004F4048"/>
     <w:rsid w:val="004F6EA1"/>
     <w:rsid w:val="004F737D"/>
     <w:rsid w:val="00503505"/>
     <w:rsid w:val="0051289E"/>
     <w:rsid w:val="00522F4F"/>
     <w:rsid w:val="00532064"/>
     <w:rsid w:val="0053277D"/>
     <w:rsid w:val="0054054B"/>
     <w:rsid w:val="00540F52"/>
     <w:rsid w:val="00543A13"/>
     <w:rsid w:val="00546F0C"/>
     <w:rsid w:val="00550AE4"/>
     <w:rsid w:val="00555920"/>
     <w:rsid w:val="005560A8"/>
     <w:rsid w:val="00561BFF"/>
     <w:rsid w:val="00566674"/>
     <w:rsid w:val="005729DE"/>
     <w:rsid w:val="00572A5B"/>
@@ -7889,216 +7700,227 @@
     <w:rsid w:val="00680FEA"/>
     <w:rsid w:val="00687D07"/>
     <w:rsid w:val="006901AE"/>
     <w:rsid w:val="006A2E03"/>
     <w:rsid w:val="006A399B"/>
     <w:rsid w:val="006B7815"/>
     <w:rsid w:val="006C0A40"/>
     <w:rsid w:val="006D0D8D"/>
     <w:rsid w:val="006D45CB"/>
     <w:rsid w:val="006D5622"/>
     <w:rsid w:val="006E236B"/>
     <w:rsid w:val="006E3501"/>
     <w:rsid w:val="006E7737"/>
     <w:rsid w:val="006F0FAE"/>
     <w:rsid w:val="006F1633"/>
     <w:rsid w:val="006F16C4"/>
     <w:rsid w:val="006F4C75"/>
     <w:rsid w:val="00706736"/>
     <w:rsid w:val="00712184"/>
     <w:rsid w:val="0071299A"/>
     <w:rsid w:val="00713625"/>
     <w:rsid w:val="00714EAF"/>
     <w:rsid w:val="0072045C"/>
     <w:rsid w:val="00721549"/>
     <w:rsid w:val="00721946"/>
+    <w:rsid w:val="00721C38"/>
     <w:rsid w:val="007223D0"/>
     <w:rsid w:val="007224FF"/>
     <w:rsid w:val="007251B9"/>
     <w:rsid w:val="00730465"/>
     <w:rsid w:val="007349BE"/>
     <w:rsid w:val="00743D07"/>
     <w:rsid w:val="00744C28"/>
     <w:rsid w:val="00747218"/>
     <w:rsid w:val="00750A5C"/>
     <w:rsid w:val="00760D89"/>
     <w:rsid w:val="00767418"/>
+    <w:rsid w:val="0077424F"/>
     <w:rsid w:val="00775307"/>
     <w:rsid w:val="00775C72"/>
     <w:rsid w:val="0078018D"/>
     <w:rsid w:val="0078038A"/>
     <w:rsid w:val="0078621E"/>
     <w:rsid w:val="007914AE"/>
     <w:rsid w:val="00794963"/>
     <w:rsid w:val="00796371"/>
     <w:rsid w:val="00797F3F"/>
     <w:rsid w:val="007A19E0"/>
     <w:rsid w:val="007A406F"/>
     <w:rsid w:val="007A4367"/>
     <w:rsid w:val="007A4E2B"/>
     <w:rsid w:val="007A50FE"/>
     <w:rsid w:val="007A5348"/>
     <w:rsid w:val="007B2D18"/>
     <w:rsid w:val="007B4495"/>
     <w:rsid w:val="007B5BB6"/>
     <w:rsid w:val="007C0F90"/>
     <w:rsid w:val="007C17AC"/>
     <w:rsid w:val="007C484A"/>
     <w:rsid w:val="007D14E9"/>
     <w:rsid w:val="007D7265"/>
     <w:rsid w:val="007E3970"/>
     <w:rsid w:val="007E55EC"/>
     <w:rsid w:val="007E6F34"/>
     <w:rsid w:val="007F08DF"/>
     <w:rsid w:val="007F2A7F"/>
     <w:rsid w:val="007F32BE"/>
     <w:rsid w:val="007F3AF6"/>
     <w:rsid w:val="007F5B11"/>
     <w:rsid w:val="008002F6"/>
     <w:rsid w:val="00807745"/>
     <w:rsid w:val="00810AFA"/>
     <w:rsid w:val="008113B4"/>
     <w:rsid w:val="008121CA"/>
     <w:rsid w:val="00812914"/>
     <w:rsid w:val="008166FB"/>
+    <w:rsid w:val="0082305A"/>
     <w:rsid w:val="00827ED9"/>
     <w:rsid w:val="0083124F"/>
     <w:rsid w:val="00834C10"/>
     <w:rsid w:val="00837E7B"/>
     <w:rsid w:val="00841EE7"/>
     <w:rsid w:val="00842CD1"/>
+    <w:rsid w:val="00850DC5"/>
     <w:rsid w:val="00854C7D"/>
     <w:rsid w:val="00856667"/>
     <w:rsid w:val="00856680"/>
     <w:rsid w:val="008578E9"/>
     <w:rsid w:val="00860E68"/>
     <w:rsid w:val="00864A56"/>
     <w:rsid w:val="00865C69"/>
     <w:rsid w:val="008701BA"/>
     <w:rsid w:val="00872C59"/>
     <w:rsid w:val="008824A5"/>
     <w:rsid w:val="00896879"/>
     <w:rsid w:val="008A2FC6"/>
     <w:rsid w:val="008A3478"/>
     <w:rsid w:val="008B4873"/>
     <w:rsid w:val="008B50DF"/>
     <w:rsid w:val="008D3B7B"/>
     <w:rsid w:val="008D7DAB"/>
     <w:rsid w:val="008E1144"/>
     <w:rsid w:val="008E2140"/>
     <w:rsid w:val="008E4575"/>
     <w:rsid w:val="008F0310"/>
     <w:rsid w:val="008F1575"/>
     <w:rsid w:val="008F2B9D"/>
     <w:rsid w:val="008F3E11"/>
+    <w:rsid w:val="008F4D7D"/>
     <w:rsid w:val="00901132"/>
     <w:rsid w:val="00903AE1"/>
+    <w:rsid w:val="00905E79"/>
     <w:rsid w:val="0091092F"/>
     <w:rsid w:val="00917F64"/>
     <w:rsid w:val="009325D4"/>
     <w:rsid w:val="0093391A"/>
     <w:rsid w:val="009368D7"/>
     <w:rsid w:val="00936AEC"/>
     <w:rsid w:val="00941218"/>
     <w:rsid w:val="00941C76"/>
     <w:rsid w:val="009420CB"/>
     <w:rsid w:val="00942CE7"/>
     <w:rsid w:val="00943635"/>
     <w:rsid w:val="00950017"/>
     <w:rsid w:val="00950218"/>
     <w:rsid w:val="00953815"/>
     <w:rsid w:val="00960258"/>
     <w:rsid w:val="009606BA"/>
     <w:rsid w:val="00960F08"/>
     <w:rsid w:val="00961479"/>
     <w:rsid w:val="00966143"/>
     <w:rsid w:val="00972BD0"/>
     <w:rsid w:val="00983937"/>
     <w:rsid w:val="009916ED"/>
     <w:rsid w:val="00991CA0"/>
     <w:rsid w:val="00992C33"/>
+    <w:rsid w:val="00992CE4"/>
     <w:rsid w:val="00995137"/>
     <w:rsid w:val="009A653C"/>
     <w:rsid w:val="009A7ED9"/>
     <w:rsid w:val="009B3CC4"/>
+    <w:rsid w:val="009B7627"/>
     <w:rsid w:val="009B7FB7"/>
     <w:rsid w:val="009C0C2F"/>
     <w:rsid w:val="009C0D85"/>
     <w:rsid w:val="009C0FA2"/>
     <w:rsid w:val="009C3C71"/>
+    <w:rsid w:val="009C3E77"/>
     <w:rsid w:val="009C7EFC"/>
     <w:rsid w:val="009D5F63"/>
     <w:rsid w:val="009D6EE8"/>
     <w:rsid w:val="009F1E32"/>
     <w:rsid w:val="009F23A3"/>
     <w:rsid w:val="009F4287"/>
     <w:rsid w:val="009F618B"/>
     <w:rsid w:val="009F658C"/>
     <w:rsid w:val="009F7D8E"/>
     <w:rsid w:val="00A01C8B"/>
     <w:rsid w:val="00A04102"/>
     <w:rsid w:val="00A04CF8"/>
     <w:rsid w:val="00A056E4"/>
     <w:rsid w:val="00A11C36"/>
     <w:rsid w:val="00A1686F"/>
     <w:rsid w:val="00A172EE"/>
     <w:rsid w:val="00A21A39"/>
     <w:rsid w:val="00A221C4"/>
     <w:rsid w:val="00A245FF"/>
     <w:rsid w:val="00A35060"/>
     <w:rsid w:val="00A4078C"/>
     <w:rsid w:val="00A41CFF"/>
     <w:rsid w:val="00A41F7A"/>
     <w:rsid w:val="00A42B1B"/>
     <w:rsid w:val="00A4503D"/>
     <w:rsid w:val="00A4595D"/>
     <w:rsid w:val="00A46670"/>
     <w:rsid w:val="00A473FF"/>
     <w:rsid w:val="00A47DD4"/>
     <w:rsid w:val="00A637D1"/>
     <w:rsid w:val="00A65241"/>
     <w:rsid w:val="00A67A23"/>
     <w:rsid w:val="00A70096"/>
     <w:rsid w:val="00A75724"/>
     <w:rsid w:val="00A75FE5"/>
     <w:rsid w:val="00A76FA6"/>
     <w:rsid w:val="00A861A5"/>
     <w:rsid w:val="00A86CE7"/>
     <w:rsid w:val="00A87BE5"/>
     <w:rsid w:val="00A926C3"/>
     <w:rsid w:val="00A9290F"/>
     <w:rsid w:val="00A93454"/>
     <w:rsid w:val="00A952FD"/>
     <w:rsid w:val="00AA00CD"/>
     <w:rsid w:val="00AA278C"/>
     <w:rsid w:val="00AA50E9"/>
     <w:rsid w:val="00AA73AB"/>
     <w:rsid w:val="00AB0354"/>
     <w:rsid w:val="00AB178D"/>
     <w:rsid w:val="00AB363B"/>
+    <w:rsid w:val="00AB7B15"/>
     <w:rsid w:val="00AC1EC8"/>
     <w:rsid w:val="00AC464C"/>
+    <w:rsid w:val="00AC601A"/>
     <w:rsid w:val="00AD2119"/>
     <w:rsid w:val="00AE245A"/>
     <w:rsid w:val="00AE383E"/>
     <w:rsid w:val="00AE5DEB"/>
     <w:rsid w:val="00AE7BDC"/>
     <w:rsid w:val="00AF3172"/>
     <w:rsid w:val="00B00117"/>
     <w:rsid w:val="00B00D74"/>
     <w:rsid w:val="00B01662"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01AF7"/>
     <w:rsid w:val="00B12A3D"/>
     <w:rsid w:val="00B21257"/>
     <w:rsid w:val="00B27FDE"/>
     <w:rsid w:val="00B3024B"/>
     <w:rsid w:val="00B31C55"/>
     <w:rsid w:val="00B32363"/>
     <w:rsid w:val="00B3257C"/>
     <w:rsid w:val="00B34E8D"/>
     <w:rsid w:val="00B35BCF"/>
     <w:rsid w:val="00B363BD"/>
     <w:rsid w:val="00B374DC"/>
     <w:rsid w:val="00B40B56"/>
     <w:rsid w:val="00B4516B"/>
     <w:rsid w:val="00B45F86"/>
@@ -8111,50 +7933,51 @@
     <w:rsid w:val="00B709D4"/>
     <w:rsid w:val="00B72A1B"/>
     <w:rsid w:val="00B7465A"/>
     <w:rsid w:val="00B755A1"/>
     <w:rsid w:val="00B779C6"/>
     <w:rsid w:val="00B80970"/>
     <w:rsid w:val="00B81472"/>
     <w:rsid w:val="00B85320"/>
     <w:rsid w:val="00BA1746"/>
     <w:rsid w:val="00BA50C6"/>
     <w:rsid w:val="00BA646F"/>
     <w:rsid w:val="00BB00C9"/>
     <w:rsid w:val="00BC45F1"/>
     <w:rsid w:val="00BC6EAB"/>
     <w:rsid w:val="00BC7694"/>
     <w:rsid w:val="00BD39E7"/>
     <w:rsid w:val="00BE102D"/>
     <w:rsid w:val="00BE6FCC"/>
     <w:rsid w:val="00BE7B63"/>
     <w:rsid w:val="00BF2D11"/>
     <w:rsid w:val="00BF2E64"/>
     <w:rsid w:val="00BF43A0"/>
     <w:rsid w:val="00BF4FB2"/>
     <w:rsid w:val="00C06104"/>
     <w:rsid w:val="00C075D6"/>
+    <w:rsid w:val="00C15F4E"/>
     <w:rsid w:val="00C203F3"/>
     <w:rsid w:val="00C20D26"/>
     <w:rsid w:val="00C2443F"/>
     <w:rsid w:val="00C24B78"/>
     <w:rsid w:val="00C319A9"/>
     <w:rsid w:val="00C33748"/>
     <w:rsid w:val="00C42924"/>
     <w:rsid w:val="00C4365B"/>
     <w:rsid w:val="00C43DB9"/>
     <w:rsid w:val="00C57804"/>
     <w:rsid w:val="00C61D0F"/>
     <w:rsid w:val="00C64F62"/>
     <w:rsid w:val="00C73D25"/>
     <w:rsid w:val="00C73E8C"/>
     <w:rsid w:val="00C7466D"/>
     <w:rsid w:val="00C755AA"/>
     <w:rsid w:val="00C76642"/>
     <w:rsid w:val="00C90DBE"/>
     <w:rsid w:val="00C91A69"/>
     <w:rsid w:val="00C92086"/>
     <w:rsid w:val="00C95350"/>
     <w:rsid w:val="00C97C70"/>
     <w:rsid w:val="00CA4548"/>
     <w:rsid w:val="00CB105F"/>
     <w:rsid w:val="00CC037D"/>
@@ -8163,139 +7986,145 @@
     <w:rsid w:val="00CD73B6"/>
     <w:rsid w:val="00CD7714"/>
     <w:rsid w:val="00CF5131"/>
     <w:rsid w:val="00D00E08"/>
     <w:rsid w:val="00D00EE2"/>
     <w:rsid w:val="00D14E70"/>
     <w:rsid w:val="00D163A0"/>
     <w:rsid w:val="00D225F1"/>
     <w:rsid w:val="00D22607"/>
     <w:rsid w:val="00D24643"/>
     <w:rsid w:val="00D269E0"/>
     <w:rsid w:val="00D30E11"/>
     <w:rsid w:val="00D3120A"/>
     <w:rsid w:val="00D3206F"/>
     <w:rsid w:val="00D409ED"/>
     <w:rsid w:val="00D439E8"/>
     <w:rsid w:val="00D47046"/>
     <w:rsid w:val="00D53126"/>
     <w:rsid w:val="00D54C10"/>
     <w:rsid w:val="00D562D3"/>
     <w:rsid w:val="00D61796"/>
     <w:rsid w:val="00D65D8E"/>
     <w:rsid w:val="00D75D8F"/>
     <w:rsid w:val="00D8190A"/>
     <w:rsid w:val="00D92ABE"/>
+    <w:rsid w:val="00D92E94"/>
     <w:rsid w:val="00D93946"/>
     <w:rsid w:val="00DA32C3"/>
     <w:rsid w:val="00DA4317"/>
     <w:rsid w:val="00DA47AA"/>
     <w:rsid w:val="00DB20D8"/>
     <w:rsid w:val="00DB395B"/>
     <w:rsid w:val="00DC21DC"/>
     <w:rsid w:val="00DC233E"/>
     <w:rsid w:val="00DC5A0B"/>
     <w:rsid w:val="00DC6C38"/>
     <w:rsid w:val="00DD0612"/>
     <w:rsid w:val="00DE5E87"/>
     <w:rsid w:val="00DE6193"/>
     <w:rsid w:val="00DF23C2"/>
     <w:rsid w:val="00DF78C0"/>
     <w:rsid w:val="00E00732"/>
     <w:rsid w:val="00E05A6E"/>
     <w:rsid w:val="00E07425"/>
     <w:rsid w:val="00E079DB"/>
     <w:rsid w:val="00E07BA0"/>
     <w:rsid w:val="00E1031F"/>
     <w:rsid w:val="00E111D9"/>
     <w:rsid w:val="00E172D5"/>
     <w:rsid w:val="00E20FBE"/>
     <w:rsid w:val="00E21A9B"/>
     <w:rsid w:val="00E22C8D"/>
     <w:rsid w:val="00E25FA6"/>
     <w:rsid w:val="00E346F6"/>
     <w:rsid w:val="00E3549C"/>
     <w:rsid w:val="00E358CF"/>
     <w:rsid w:val="00E4197E"/>
     <w:rsid w:val="00E4254B"/>
     <w:rsid w:val="00E44910"/>
     <w:rsid w:val="00E4646A"/>
     <w:rsid w:val="00E50301"/>
     <w:rsid w:val="00E5469B"/>
     <w:rsid w:val="00E54944"/>
     <w:rsid w:val="00E54F72"/>
     <w:rsid w:val="00E54FAF"/>
     <w:rsid w:val="00E561DE"/>
     <w:rsid w:val="00E70DB1"/>
     <w:rsid w:val="00E72F3B"/>
     <w:rsid w:val="00E73D10"/>
     <w:rsid w:val="00E82A85"/>
     <w:rsid w:val="00E84390"/>
+    <w:rsid w:val="00E84BD3"/>
     <w:rsid w:val="00E84D2C"/>
     <w:rsid w:val="00E85701"/>
     <w:rsid w:val="00E90E87"/>
     <w:rsid w:val="00E93B00"/>
     <w:rsid w:val="00E948FD"/>
     <w:rsid w:val="00E97935"/>
     <w:rsid w:val="00EA12C8"/>
     <w:rsid w:val="00EB1A8A"/>
     <w:rsid w:val="00EB3C16"/>
     <w:rsid w:val="00EE01F8"/>
     <w:rsid w:val="00EF4D16"/>
     <w:rsid w:val="00EF6077"/>
     <w:rsid w:val="00F100A7"/>
     <w:rsid w:val="00F11562"/>
     <w:rsid w:val="00F1240C"/>
     <w:rsid w:val="00F21B90"/>
     <w:rsid w:val="00F24DD6"/>
     <w:rsid w:val="00F259DD"/>
     <w:rsid w:val="00F31B4D"/>
     <w:rsid w:val="00F334B5"/>
     <w:rsid w:val="00F34618"/>
     <w:rsid w:val="00F35FEB"/>
+    <w:rsid w:val="00F37132"/>
     <w:rsid w:val="00F403AB"/>
     <w:rsid w:val="00F4150A"/>
     <w:rsid w:val="00F54DAA"/>
     <w:rsid w:val="00F57786"/>
     <w:rsid w:val="00F579CE"/>
     <w:rsid w:val="00F62036"/>
     <w:rsid w:val="00F715AB"/>
     <w:rsid w:val="00F71757"/>
     <w:rsid w:val="00F71A11"/>
     <w:rsid w:val="00F74A2E"/>
     <w:rsid w:val="00F87787"/>
     <w:rsid w:val="00F91A8A"/>
     <w:rsid w:val="00FA0470"/>
     <w:rsid w:val="00FA0B95"/>
     <w:rsid w:val="00FA1D07"/>
+    <w:rsid w:val="00FA2ABB"/>
     <w:rsid w:val="00FA3D09"/>
     <w:rsid w:val="00FA5132"/>
     <w:rsid w:val="00FA74B6"/>
     <w:rsid w:val="00FB290D"/>
     <w:rsid w:val="00FB3CEC"/>
     <w:rsid w:val="00FB4B88"/>
     <w:rsid w:val="00FB610D"/>
+    <w:rsid w:val="00FC691C"/>
+    <w:rsid w:val="00FC790E"/>
     <w:rsid w:val="00FD3CD2"/>
     <w:rsid w:val="00FE141D"/>
     <w:rsid w:val="00FE2E59"/>
     <w:rsid w:val="00FE443D"/>
     <w:rsid w:val="00FE6F08"/>
     <w:rsid w:val="00FE76B1"/>
     <w:rsid w:val="00FE7C95"/>
     <w:rsid w:val="00FF52A3"/>
     <w:rsid w:val="00FF6CC1"/>
     <w:rsid w:val="00FF6D04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
@@ -8689,75 +8518,78 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008D7DAB"/>
+    <w:rsid w:val="00992CE4"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005C52F5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E07425"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
@@ -8777,51 +8609,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arabic Transparent"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arabic Transparent"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
@@ -9734,128 +9565,128 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E07425"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
+    <w:aliases w:val="العنوان"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E07425"/>
+    <w:rsid w:val="00C15F4E"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:ind w:firstLine="509"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="510"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:bidi="ar-IQ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
+    <w:aliases w:val="العنوان Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00E07425"/>
+    <w:rsid w:val="00C15F4E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:bidi="ar-IQ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00E07425"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00653980"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3oh-">
     <w:name w:val="_3oh-"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00653980"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="notranslate">
     <w:name w:val="notranslate"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005C52F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="111">
     <w:name w:val="عنوان 11"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005C52F5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="005C52F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="20">
     <w:name w:val="بلا قائمة2"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C52F5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
@@ -10090,103 +9921,100 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="2"/>
       <w:szCs w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="40">
     <w:name w:val="بلا قائمة4"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008166FB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText0">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText0"/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar1"/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar1">
     <w:name w:val="Body Text Indent Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:rsid w:val="008166FB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="red">
     <w:name w:val="red"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008166FB"/>
   </w:style>
@@ -10200,103 +10028,104 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008166FB"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="عادي + كشيدة صغيرة"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="130">
-    <w:name w:val="للنص 13"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="140">
+    <w:name w:val="للنص 14"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008166FB"/>
+    <w:rsid w:val="00C15F4E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:spacing w:before="180" w:after="0" w:line="300" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="397"/>
+      <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arabic Transparent"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
     <w:name w:val="هوامش البحث"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008166FB"/>
+    <w:rsid w:val="00C15F4E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arabic Transparent"/>
+      <w:sz w:val="24"/>
       <w:lang w:eastAsia="ar-SA" w:bidi="ar-JO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
     <w:name w:val="عام"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="lowKashida"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="120">
     <w:name w:val="بلا قائمة12"/>
     <w:next w:val="NoList"/>
     <w:semiHidden/>
     <w:rsid w:val="008166FB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arabic Transparent"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
@@ -10348,51 +10177,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arabic Transparent"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="008166FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
-      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Simplified Arabic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:rsid w:val="008166FB"/>
     <w:rPr>
       <w:rFonts w:cs="Traditional Arabic"/>
       <w:noProof/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-US" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
@@ -11291,51 +11119,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137408134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alihatajournal.org/index.php/alihatajournal/index" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\SNA\Desktop\Template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12339,73 +12167,73 @@
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>سنن الترمذي</b:Title>
     <b:Year>2009</b:Year>
     <b:City>بيروت</b:City>
     <b:Publisher>دار الرسالة العالمية</b:Publisher>
     <b:RefOrder>35</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53C234E5-9099-461C-9B42-EC43C247DDEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Template</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>13</Words>
-  <Characters>76</Characters>
+  <Words>11</Words>
+  <Characters>69</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft (C)</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88</CharactersWithSpaces>
+  <CharactersWithSpaces>79</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>